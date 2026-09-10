--- v0 (2026-08-20)
+++ v1 (2026-09-10)
@@ -1,121 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30128"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://energysolutionsonline.sharepoint.com/teams/extranet/ca-dgstats/Shared Documents/ED-ES Share/Addition and Decommissioning Scenarios/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="650" documentId="8_{68506DBC-1B88-4F47-BA79-0BFFDC48492D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A67439BE-AACF-4B90-8926-06CF455EE810}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{47B39F8E-53F6-4EFF-89A6-E35017C7ADE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Read_Me" sheetId="4" r:id="rId1"/>
     <sheet name="Scenario Definitions" sheetId="3" r:id="rId2"/>
     <sheet name="Scenarios Data Representation" sheetId="1" r:id="rId3"/>
     <sheet name="Change Log" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Scenarios Data Representation'!$A$3:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Scenarios Data Representation'!$A$4:$N$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="90">
-[...23 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="91">
   <si>
     <t>Short Name</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>New Project</t>
   </si>
   <si>
     <t>Equipment is added to a project site with no existing interconnected equipment.</t>
   </si>
   <si>
     <t>Like-for-like Replacement</t>
   </si>
   <si>
     <t>Equipment at an existing project site is decommissioned and replaced by new equipment. The addition of this new equipment does not exceed the original application's PTO system size (kW AC).</t>
   </si>
   <si>
     <t>Addition to Existing Project</t>
   </si>
   <si>
     <t>Equipment is added to a project site with existing interconnected equipment. Notably, the addition of the new equipment must exceed the preceding application's PTO system size (kW AC) or the equipment must be of a different type from the equipment added through prior applications. In other words, this is distinct from a Like-for-Like equipment replacement.</t>
   </si>
   <si>
@@ -368,147 +344,150 @@
     <t>This scenario describes when a customer that has an existing NEM or Non-NEM system and is seeking to replace installed inverters or generators with “like-for-like” equipment. In accordance with Table Ee.1 in Section Ee.1 of the Rule 21 tariff like-for-like is defined “where the system output does not exceed what is listed in the original interconnection agreement and operating mode is not adjusted.” SCE will request an updated Single Line Diagram to confirm compliance with Table Ee.1 of Rule 21 of the Rule 21 tariff. 
 To initiate this process and confirm “like-for-like” eligibility, customers must submit Form 14-987 via email to the corresponding program inbox. SCE will verify if the proposed changes meet the criteria to be considered a valid “like-for-like”. Upon confirmation of compliance, SCE will direct the customer to proceed, while SCE updates its records in their internal systems (Power Clerk, GIPT, etc.). If the original application is in Power Clerk (the platform they use to host the interconnection application), then the information is retroactively updated to reflect the updated equipment. If the original application is not in Power Clerk, meaning it is in a legacy system, then an application is created in Power Clerk and the original application's details are copied over, along with the updated equipment information. Then the original application is marked as a duplicate and filtered out of the final dataset before submission to DGStats. This is done because staff cannot make updates in legacy application portals. 
 SCE interconnection teams will also notify their billing department accordingly, and the existing PTO date will remain unchanged.</t>
   </si>
   <si>
     <t xml:space="preserve">Updated to 'Expansion'  </t>
   </si>
   <si>
     <t>Additional equipment is entered in PCI and in reporting files.</t>
   </si>
   <si>
     <t>A customer that partially decommissions an existing NEM or non-NEM system and is installing additional capacity or storage concurrently would be required to submit a new application via the appropriate application tool (i.e., PCI, GIPT, or Rule21@sce.com). The application type would be “Modification to an Existing System”. The application must indicate the portion of the existing generating facility that is remaining online, as well as the new equipment they are seeking parallel operation. The Single Line Diagram must show the entire existing generating facility (e.g., remaining equipment and decommissioned system) and the additional equipment so that SCE can clearly distinguish the technology that will operate in parallel to its electrical grid. Changes or modifications in this case must be made in accordance with Table Ee.1, 2, and 3 in Section Ee.1 of the Rule 21 tariff. For changes to an existing NEM 1.0 or NEM 2.0 system, Applicants must adhere to the “10% or 1 kW expansion rule” in order to maintain the legacy NEM billing schedule. Capacity additions that exceed the 10% or 1 kW expansion rule will require the entire generating facility to be transitioned to the NBT.</t>
   </si>
   <si>
     <t>Additional equipment is entered in PCI and in DGStats reports.</t>
   </si>
   <si>
     <t>Date of Update</t>
   </si>
   <si>
     <t>Updated by</t>
   </si>
   <si>
     <t>Description</t>
   </si>
+  <si>
+    <t>About</t>
+  </si>
+  <si>
+    <t>This document explains the various scenarios in which a customer can add or decommission their distributed generation or storage equipment and how that scenario would be represented in the interconnected application dataset for each utility.
+The Scenario Definitions tab includes the various equipment addition and decommission scenarios and their definitions.
+The Scenarios Data Representation tab explains how the data will be recorded to represent each of the scenarios by utility.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF242424"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
+        <fgColor theme="4"/>
+        <bgColor theme="4"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -546,105 +525,171 @@
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="4"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="top" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -661,91 +706,91 @@
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{7B82565A-B052-48FA-B9F1-E7A6302113C2}" name="Table2" displayName="Table2" ref="A2:B8" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
   <autoFilter ref="A2:B8" xr:uid="{7B82565A-B052-48FA-B9F1-E7A6302113C2}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{9D6312A2-8654-4346-AB9D-300E45ED4092}" name="Short Name" dataDxfId="1"/>
     <tableColumn id="2" xr3:uid="{6A5B08E9-AFB0-42C1-A793-0AB99146018C}" name="Definition" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{86E5F68F-CED7-4544-9D7F-0740210D03A6}" name="Table1" displayName="Table1" ref="A1:C7" totalsRowShown="0">
   <autoFilter ref="A1:C7" xr:uid="{86E5F68F-CED7-4544-9D7F-0740210D03A6}"/>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{C21CFAC8-D6A1-4A8D-B4D2-4E84185D716A}" name="Date of Update"/>
     <tableColumn id="2" xr3:uid="{75E6DFA1-E597-4B04-9876-4FAA4CB00B1F}" name="Updated by"/>
     <tableColumn id="3" xr3:uid="{460B4D2A-1D28-455A-A1FE-276A4B086D07}" name="Description"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -807,51 +852,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -949,1199 +994,1204 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA17D584-7C88-4207-87E3-DA35111077DB}">
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:G14"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="82.81640625" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15" customHeight="1">
-[...125 lines deleted...]
-      <c r="G14" s="10"/>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A1" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="155.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A6" s="11"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A7" s="11"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="11"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="11"/>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A9" s="11"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A10" s="11"/>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A11" s="11"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A14" s="11"/>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A15" s="11"/>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97713023-EE02-4551-BD3B-809B00862367}">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="4"/>
+    <col min="1" max="1" width="41.54296875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="107" style="3" customWidth="1"/>
+    <col min="3" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="12.75" customHeight="1">
-[...3 lines deleted...]
-    <row r="2" spans="1:2" s="1" customFormat="1" ht="15">
+    <row r="1" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="9"/>
+      <c r="B1" s="9"/>
+    </row>
+    <row r="2" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="1" t="s">
+    </row>
+    <row r="3" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="1" t="s">
+    </row>
+    <row r="4" spans="1:2" s="1" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+    </row>
+    <row r="5" spans="1:2" s="1" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="1" t="s">
+    </row>
+    <row r="6" spans="1:2" ht="29" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="B6" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="1" t="s">
+    </row>
+    <row r="7" spans="1:2" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="B7" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="1" t="s">
+    </row>
+    <row r="8" spans="1:2" ht="27.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="F4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L4" sqref="L4"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="7.140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="10.90625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" customWidth="1"/>
-    <col min="4" max="4" width="16.140625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="16.1796875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.453125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="23.54296875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19.1796875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="36.453125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16" style="1" customWidth="1"/>
     <col min="11" max="11" width="32" style="1" customWidth="1"/>
-    <col min="12" max="12" width="42.28515625" style="1" customWidth="1"/>
-    <col min="13" max="13" width="17.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="42.26953125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="17.1796875" style="1" customWidth="1"/>
     <col min="14" max="14" width="84" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="8.85546875" style="1"/>
+    <col min="15" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="47.1" customHeight="1">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:14" ht="47.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:14" s="20" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+    </row>
+    <row r="3" spans="1:14" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="10"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="17"/>
-[...9 lines deleted...]
-      <c r="C2" s="16" t="s">
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="16"/>
-[...3 lines deleted...]
-      <c r="H2" s="12" t="s">
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="18"/>
+    </row>
+    <row r="4" spans="1:14" ht="60.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="13"/>
-[...6 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="B4" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="C4" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="D4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="E4" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="F4" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="G4" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="H4" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="I4" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="L4" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="2" t="s">
-[...8 lines deleted...]
-      <c r="L3" s="2" t="s">
+      <c r="M4" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="M3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N3" s="2" t="s">
+    </row>
+    <row r="5" spans="1:14" ht="116" x14ac:dyDescent="0.35">
+      <c r="A5" s="2" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="D5" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="E5" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="F5" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="G5" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="I5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="2"/>
+    </row>
+    <row r="6" spans="1:14" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="3" t="s">
+      <c r="F6" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="1:14" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="174" x14ac:dyDescent="0.35">
+      <c r="A8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N8" s="2"/>
+    </row>
+    <row r="9" spans="1:14" ht="58" x14ac:dyDescent="0.35">
+      <c r="A9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="N9" s="2"/>
+    </row>
+    <row r="10" spans="1:14" ht="54.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="N10" s="2"/>
+    </row>
+    <row r="11" spans="1:14" ht="72.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="3" t="s">
-[...8 lines deleted...]
-      <c r="M4" s="3" t="s">
+      <c r="E11" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="N11" s="2"/>
+    </row>
+    <row r="12" spans="1:14" ht="101.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="N12" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="102.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="125.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="N14" s="2"/>
+    </row>
+    <row r="15" spans="1:14" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="N15" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="200.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="217.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="3"/>
-[...14 lines deleted...]
-      <c r="E5" s="3" t="s">
+      <c r="C17" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I5" s="3" t="s">
+      <c r="G17" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="330.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="3" t="s">
-[...26 lines deleted...]
-      <c r="E6" s="3" t="s">
+      <c r="E18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="193.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...40 lines deleted...]
-      <c r="E7" s="3" t="s">
+      <c r="G19" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="3" t="s">
+      <c r="G20" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="N20" s="5"/>
+    </row>
+    <row r="21" spans="1:14" ht="58" x14ac:dyDescent="0.35">
+      <c r="A21" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="J7" s="3" t="s">
-[...68 lines deleted...]
-      <c r="E9" s="3" t="s">
+      <c r="E21" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="G21" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...503 lines deleted...]
-    <row r="26" spans="1:14" ht="15"/>
+      <c r="I21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N21" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A3:N3" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A4:N4" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="4">
-    <mergeCell ref="H2:M2"/>
-[...1 lines deleted...]
-    <mergeCell ref="C2:G2"/>
+    <mergeCell ref="H3:M3"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:G3"/>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B3BB5B9-0776-419C-B963-1ADB05AE146D}">
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="23.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="22.140625" customWidth="1"/>
+    <col min="1" max="1" width="23.54296875" customWidth="1"/>
+    <col min="2" max="2" width="24.1796875" customWidth="1"/>
+    <col min="3" max="3" width="22.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1" t="s">
         <v>87</v>
       </c>
-      <c r="B1" t="s">
+      <c r="C1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F499D1745A6C1B49A68B2C2D14FD500E" ma:contentTypeVersion="" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8318605b21e26842841d5b9061a6f95f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ab32c87-aeb1-4575-8c1a-56c648d1fb1f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32c409daf1632388d36522b66585743e" ns2:_="">
     <xsd:import namespace="3ab32c87-aeb1-4575-8c1a-56c648d1fb1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ab32c87-aeb1-4575-8c1a-56c648d1fb1f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -2239,73 +2289,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E056B93-AC2D-4C7D-930D-5A037E8BC600}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{933BFF3F-8474-4EB8-941D-E653D2A0E596}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F290EFC9-AF50-4860-8410-54F9F3CE4B76}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F290EFC9-AF50-4860-8410-54F9F3CE4B76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3ab32c87-aeb1-4575-8c1a-56c648d1fb1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{933BFF3F-8474-4EB8-941D-E653D2A0E596}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E056B93-AC2D-4C7D-930D-5A037E8BC600}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Read_Me</vt:lpstr>
+      <vt:lpstr>Scenario Definitions</vt:lpstr>
+      <vt:lpstr>Scenarios Data Representation</vt:lpstr>
+      <vt:lpstr>Change Log</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ravi, Markanday</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F499D1745A6C1B49A68B2C2D14FD500E</vt:lpwstr>
   </property>