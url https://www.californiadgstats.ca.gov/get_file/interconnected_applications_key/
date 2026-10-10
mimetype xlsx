--- v4 (2026-09-15)
+++ v5 (2026-10-10)
@@ -7,65 +7,65 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B183650-540E-499F-AED1-78930E2E15AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA5F6D92-560B-4204-A837-F6B4A1172BB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Application Data Set Key" sheetId="2" r:id="rId1"/>
-    <sheet name="Storage Size Fields" sheetId="3" r:id="rId2"/>
-    <sheet name="System Size Fields" sheetId="5" r:id="rId3"/>
+    <sheet name="System Size Fields" sheetId="5" r:id="rId2"/>
+    <sheet name="Storage Size Fields" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}</author>
@@ -74,51 +74,51 @@
     <comment ref="D5" authorId="0" shapeId="0" xr:uid="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Do we mean to say that this is the sum of whichever value is greater, Gross DC or CEC AC? If so, let's reword it that way.
 Additionally, are we sure it's greater? In SDGE's response, we say it's the lesser of inverter nameplate capacity or CEC AC.
 Reply:
     Not sure if we need the last line, unclear how much value it provides.
 Reply:
     Regarding the first question - I reworded for clarity.
 Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
 Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.
 Reply:
     Thanks for clarifying and making the edit. 
 My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?
 Reply:
     I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="244">
   <si>
     <t>Column</t>
   </si>
   <si>
     <t>Field</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t xml:space="preserve">Additional Details </t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Application Id</t>
   </si>
   <si>
     <t>Unique identifier for each interconnection request (application)</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
@@ -1303,56 +1303,50 @@
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>The user is only allowed to select values from a drop-down menu that is a combination of CEC equipment and SDGE-approved equipment. If a system is not found in the drop-down list, it is referred to the SDGE Engineering staff for approval. Once approved, it is added to the drop-down list.</t>
     </r>
   </si>
   <si>
     <t>Storage Size (kW)</t>
   </si>
   <si>
     <t>IOU</t>
   </si>
   <si>
     <t>PG&amp;E</t>
   </si>
   <si>
     <t xml:space="preserve">Field as written on the interconnection application: Maximum Storage Capacity (kWh)
 This field is manually entered by the applicant, even if the applicant selects storage equipment from the manufacturer/model dropdown menu. This is intentional as hand-keying in the value gives the applicant flexibility in what is entered. A customer may want to purposefully limit the battery capacity and not utilize the maximum capacity of the battery.
 </t>
-  </si>
-[...4 lines deleted...]
-When filling out the interconnection application, an applicant has two options. They can either 1) Select equipment make/model from the equipment dropdown menu, or 2) Manually enter the equipment details, if it not found on the equipment dropdown menu. If option 1 is selected, then the Nameplate Rating (kW) is automatically populated. If option 2 is selected, then the applicant hand keys in the manufacturer and model name. The applicant also hand keys in the Nameplate Rating (kW) and Max Storage Capacity (kWh) fields. After the application is submitted, a manual review of the equipment details is completed by the application review team. The review team confirms that the equipment is on the CEC list, reviews the specifications sheet and the value submitted in the Nameplate Rating (kW) field, and overwrites it if what the applicant entered was not accurate. The new equipment is also added to the dropdown list once the spec documents have been received and approved.</t>
   </si>
   <si>
     <t>SCE</t>
   </si>
   <si>
     <t xml:space="preserve">Field as written on the interconnection application: Energy Storage Max Capacity (kWh)
 Currently, applicants cannot select battery equipment from a validated dropdown list. As such, this is a required field that is always manually entered by the applicant. </t>
   </si>
   <si>
     <t>Field as written on the interconnection application: Energy Storage Rated Discharge (kW)
 Energy Storage Rated Discharge (kW) is the battery's continuous discharge rate. This field is what SCE reports as Storage Size (kW) to DGStats. The applicant must hand key in the manufacturer and model name, as well as the Energy Storage Rated Discharge value. Because the application does not specify which rate to use (between continuous discharge rate and maximum peak discharge rate) the values entered may be inconsistent.
 Prior to submission to DGStats, an SCE staff reviews this field's values and compares them to a list of equipment specifications for the continuous discharge rate that are external to their interconnection application interface. SCE staff use Excel to compare the value entered by the applicant to the continuous discharge rate listed in the specification table. If the values do not match exactly, it is flagged for further review. If the value needs correction, then SCE staff will overwrite the incorrect value with the correct value listed in the specifications table before submission to DGStats. SCE does not correct this information on the application itself.
 SCE confirms that there is a valid case where the Energy Storage Rated Discharge/Storage Size (kW) could be 0 but the Storage Capacity (kWh) would not be. This occurs when an expansion battery is installed on a property with an existing battery. The expansion battery adds extra capacity (kWh) but does not discharge kW directly to the grid.</t>
   </si>
   <si>
     <t>SDG&amp;E</t>
   </si>
   <si>
     <t>Field as written on the interconnection application: Nameplate Energy Capacity [kWh]
 This value is automatically populated once the applicant enters in the battery manufacturer, model, quantity, and phase. This information can only be selected from the dropdown menu - there is no option to manually enter information. The autocalculated values are derived from the manufacturer’s stated nameplate rating on their equipment specification sheet or the CEC equipment list.</t>
   </si>
   <si>
     <t>Field as written in the interconnection application: Max Continuous Discharge Rate [kW]
 This value is automatically populated once the applicant enters in the battery manufacturer, model, quantity, and phase. This information can only be selected from the dropdown menu - there is no option to manually enter information. The autocalculated values are derived from the manufacturer’s stated nameplate rating on their equipment specification sheet or the CEC equipment list.</t>
   </si>
@@ -1420,53 +1414,50 @@
 - Interconnection program is non-export</t>
   </si>
   <si>
     <t>Nameplate Rating (kW)</t>
   </si>
   <si>
     <t>PGE</t>
   </si>
   <si>
     <t>Testing Condition</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Interconnection Application Field Name</t>
   </si>
   <si>
     <t>DGStats Field Name</t>
   </si>
   <si>
     <t>Data for new interconnection applications is added to the data set on a monthly basis. Please note that updates to existing applications take place on a quarterly basis rather than a monthly basis. For example, an existing application's status may need to be retroactively updated from 'interconnected' to 'decommissioned'. In rare cases, applications may be terminated and deleted from the dataset post-publication. Please see the 'System Size Fields' and 'Storage Size Fields' for detailed information about the System Size DC, System Size AC, Storage Capacity, and Storage Size fields.</t>
   </si>
   <si>
     <t>AZ</t>
-  </si>
-[...1 lines deleted...]
-    <t>BA-&gt;</t>
   </si>
   <si>
     <t>VNEM Identification</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">PG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>PG&amp;E allows the publication of city name for non-NEM Rule 21 interconnection applications.</t>
     </r>
@@ -1813,53 +1804,50 @@
 SCE does not submit superseding IDs for their applications.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>SDG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Preceding ID is inconsistently provided for SDG&amp;E applications. Particularly in cases of paired solar and storage the preceding/superseding application IDs may not be comprehensively reported.</t>
     </r>
   </si>
   <si>
-    <t>Updated 09-01-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Maximum Continous Power Output in kW for the inverter</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>PG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 This column corresponds to the Inverter Nameplate Rating (kW) field in PG&amp;E’s Rule 21 interconnection application. For the interconnection application submission to the DGStats vendor, the reporting logic is: 
 Inverter AC Capacity = Sum of all Incorporated Nameplate Capacity (kW) with status New or Move or Decommissioned. 
 -The 'Move' status refers to scenarios where a new inverter is installed and existing panels are "moved" to that inverter. It is not used to move inverters from one point of interconnection to another.
 </t>
     </r>
     <r>
@@ -1882,50 +1870,90 @@
 Net Nameplate Rating  (kW)/CEC-AC Rating
 - For NBT or NEM generating facilities, this value is the CEC-AC Net Nameplate Rating, which is not the same as the Net Nameplate that accounts for auxiliary loads or station service loads. 
 - For non-NBT generating facilities (e.g., those included in an NBT-MT installation), this capacity value is determined by subtracting the “Auxiliary” or “Station Service” loads used to operate the Generator or Generating Facility. Applicants are not required to supply this value but, if it is not supplied, applicable Standby Charges may be based on the higher “gross” values.
 -  Calculation formula for this field: Solar PV (Qty of Modules) x (PTC Rating) x (Inverter Efficiency %) / 1000
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 SDG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">This column corresponds to the Total Inverter Capacity [kW AC Rating] value that’s calculated in Step 4, Section C of the SDG&amp;E's Rule 21 Interconnection Application. This calculation references the Maximum Continuous Output Power (kW) value from the California Energy Commission’s (CEC) Solar Equipment List for Solar Inverters. </t>
     </r>
+  </si>
+  <si>
+    <t>Field as written on the interconnection application: Nameplate Rating (kW)
+This field should contain the storage system's continuous discharge rate. However, there is no clarification provided on the application as to whether the applicant should enter nameplate peak output or continuous output. Thus what is being reported is likely inconsistent.
+Storage Size (kW), the field reported to DGStats, is the net sum of all storage nameplate ratings (kW) for new and decommissioned equipment. New and existing equipment is assigned a positive value (kW) and decommissioned equipment is assigned a negative value (kW). For non-export applications the Storage Size field is reported as 0 kW because the battery is not discharging to the grid.
+Batteries with integrated inverters, such as Tesla Powerwall 3, are an identified edge case not being accurately reported. In the case of inverter-integrated batteries the applicant should be prompted to enter both an inverter size (kW AC) and a battery nameplate rating (kW AC). Currently however, there are cases where applicants are not providing both, which is resulting in 0 values in the nameplate rating field. For applications that involve a battery with an integrated inverter and have a 0 in the Storage Size field, users may assume the Inverter Size to be the same as the Storage Size.
+When filling out the interconnection application, an applicant has two options. They can either 1) Select equipment make/model from the equipment dropdown menu, or 2) Manually enter the equipment details, if it not found on the equipment dropdown menu. If option 1 is selected, then the Nameplate Rating (kW) is automatically populated. If option 2 is selected, then the applicant hand keys in the manufacturer and model name. The applicant also hand keys in the Nameplate Rating (kW) and Max Storage Capacity (kWh) fields. After the application is submitted, a manual review of the equipment details is completed by the application review team. The review team confirms that the equipment is on the CEC list, reviews the specifications sheet and the value submitted in the Nameplate Rating (kW) field, and overwrites it if what the applicant entered was not accurate. The new equipment is also added to the dropdown list once the spec documents have been received and approved.</t>
+  </si>
+  <si>
+    <t>Updated 10-5-2026</t>
+  </si>
+  <si>
+    <t>Received CA Rebate</t>
+  </si>
+  <si>
+    <t>Did the applicant receive a CA program rebate?</t>
+  </si>
+  <si>
+    <t>Incentive Program</t>
+  </si>
+  <si>
+    <t>Name of the incentive program</t>
+  </si>
+  <si>
+    <t>Rebate Amount</t>
+  </si>
+  <si>
+    <t>Amount of the rebate</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>BC</t>
+  </si>
+  <si>
+    <t>BD --&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2524,51 +2552,51 @@
     <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="29" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="29" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="45" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
@@ -2625,73 +2653,76 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="33" borderId="10" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="79">
     <cellStyle name="20% - Accent1 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="64" xr:uid="{18E92049-FCAD-436F-8A3B-FEB7658C48D1}"/>
     <cellStyle name="20% - Accent2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 3" xfId="66" xr:uid="{83727F65-1C34-4048-B590-EEA7500693C6}"/>
     <cellStyle name="20% - Accent3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 3" xfId="68" xr:uid="{3A6353E8-E870-46B7-9EE9-18B88481D329}"/>
     <cellStyle name="20% - Accent4 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 3" xfId="70" xr:uid="{78CC4500-1B72-4A0D-B721-31106F3789D2}"/>
     <cellStyle name="20% - Accent5 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 3" xfId="72" xr:uid="{0868C8F2-216F-4457-825E-134EEB1A7178}"/>
     <cellStyle name="20% - Accent6 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent6 2 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent6 2 3" xfId="74" xr:uid="{4EC1A31A-C727-45EF-9A75-D57A34EA3D58}"/>
     <cellStyle name="40% - Accent1 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent1 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent1 2 3" xfId="65" xr:uid="{9928544B-B160-4CFD-803C-22BC4866543E}"/>
     <cellStyle name="40% - Accent2 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
@@ -3064,143 +3095,143 @@
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="D5" dT="2026-04-06T22:13:01.73" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Do we mean to say that this is the sum of whichever value is greater, Gross DC or CEC AC? If so, let's reword it that way.
 Additionally, are we sure it's greater? In SDGE's response, we say it's the lesser of inverter nameplate capacity or CEC AC.</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-06T22:26:03.00" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{3498252B-D2E7-44E9-81C1-5B4239418984}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Not sure if we need the last line, unclear how much value it provides.</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T00:18:49.04" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{68670C82-CCB0-4C78-9A67-86F9BA443C05}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Regarding the first question - I reworded for clarity.
 Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
 Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T16:12:01.05" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{7DB572F1-5938-4FA3-A3CA-0A48F71751E8}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Thanks for clarifying and making the edit. 
 My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T17:20:24.07" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{551D54FA-A69A-4B0C-B537-E141EEACA8D7}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E63"/>
+  <dimension ref="A1:E66"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A18" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B60" sqref="B60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="34.453125" customWidth="1"/>
     <col min="3" max="3" width="30.1796875" customWidth="1"/>
     <col min="4" max="4" width="121.81640625" style="15" customWidth="1"/>
     <col min="5" max="5" width="84.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="43" t="s">
-        <v>232</v>
+      <c r="A2" s="42" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="58" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="40" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="41"/>
+      <c r="A3" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
     </row>
     <row r="4" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16"/>
     </row>
     <row r="5" spans="1:5" ht="205.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="7"/>
     </row>
     <row r="9" spans="1:5" ht="409.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="7" t="s">
@@ -3209,163 +3240,163 @@
       <c r="E9" s="12"/>
     </row>
     <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="7"/>
     </row>
     <row r="11" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="315" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="109.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="11" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="11" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="290" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D17" s="17" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="348" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>187</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>185</v>
       </c>
       <c r="D18" s="17" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="186.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="7"/>
     </row>
     <row r="21" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="7"/>
@@ -3703,51 +3734,51 @@
       <c r="D47" s="7"/>
     </row>
     <row r="48" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A48" s="14" t="s">
         <v>133</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="7"/>
     </row>
     <row r="49" spans="1:4" ht="119.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="14" t="s">
         <v>136</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="11" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="277.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="14" t="s">
         <v>139</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="11" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A51" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>144</v>
@@ -3776,384 +3807,429 @@
       <c r="C53" s="11" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="7"/>
     </row>
     <row r="54" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A54" s="14" t="s">
         <v>151</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="11" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="7"/>
     </row>
     <row r="55" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A55" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B55" s="34" t="s">
         <v>152</v>
       </c>
       <c r="C55" s="32" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D55" s="35"/>
     </row>
     <row r="56" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A56" s="33" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>155</v>
       </c>
       <c r="C56" s="11" t="s">
         <v>156</v>
       </c>
       <c r="D56" s="7"/>
     </row>
-    <row r="57" spans="1:4" ht="216" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B57" s="7" t="s">
+    <row r="57" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A57" s="43" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" s="34" t="s">
+        <v>234</v>
+      </c>
+      <c r="C57" s="32" t="s">
+        <v>235</v>
+      </c>
+      <c r="D57" s="7"/>
+    </row>
+    <row r="58" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="43" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" s="34" t="s">
+        <v>236</v>
+      </c>
+      <c r="C58" s="32" t="s">
+        <v>237</v>
+      </c>
+      <c r="D58" s="7"/>
+    </row>
+    <row r="59" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="43" t="s">
+        <v>242</v>
+      </c>
+      <c r="B59" s="34" t="s">
+        <v>238</v>
+      </c>
+      <c r="C59" s="32" t="s">
+        <v>239</v>
+      </c>
+      <c r="D59" s="7"/>
+    </row>
+    <row r="60" spans="1:4" ht="216" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="44" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" s="7" t="s">
         <v>157</v>
       </c>
-      <c r="C57" s="11" t="s">
+      <c r="C60" s="11" t="s">
         <v>158</v>
       </c>
-      <c r="D57" s="38" t="s">
+      <c r="D60" s="37" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="58" spans="1:4" ht="29" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B58" s="7" t="s">
+    <row r="61" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A61" s="36"/>
+      <c r="B61" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="C58" s="11" t="s">
+      <c r="C61" s="11" t="s">
         <v>160</v>
       </c>
-      <c r="D58" s="38"/>
-[...3 lines deleted...]
-      <c r="B59" s="7" t="s">
+      <c r="D61" s="37"/>
+    </row>
+    <row r="62" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="36"/>
+      <c r="B62" s="7" t="s">
         <v>161</v>
       </c>
-      <c r="C59" s="11" t="s">
+      <c r="C62" s="11" t="s">
         <v>162</v>
       </c>
-      <c r="D59" s="38"/>
-[...3 lines deleted...]
-      <c r="B60" s="7" t="s">
+      <c r="D62" s="37"/>
+    </row>
+    <row r="63" spans="1:4" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="36"/>
+      <c r="B63" s="7" t="s">
         <v>163</v>
       </c>
-      <c r="C60" s="7" t="s">
+      <c r="C63" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="D60" s="38"/>
-[...3 lines deleted...]
-      <c r="B61" s="7" t="s">
+      <c r="D63" s="37"/>
+    </row>
+    <row r="64" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="36"/>
+      <c r="B64" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="C61" s="7" t="s">
+      <c r="C64" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="D61" s="39" t="s">
+      <c r="D64" s="38" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="62" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B62" s="7" t="s">
+    <row r="65" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="36"/>
+      <c r="B65" s="7" t="s">
         <v>167</v>
       </c>
-      <c r="C62" s="7" t="s">
+      <c r="C65" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="D62" s="39"/>
-[...3 lines deleted...]
-      <c r="B63" s="7" t="s">
+      <c r="D65" s="38"/>
+    </row>
+    <row r="66" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="36"/>
+      <c r="B66" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="C63" s="7" t="s">
+      <c r="C66" s="7" t="s">
         <v>170</v>
       </c>
-      <c r="D63" s="39"/>
+      <c r="D66" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A57:A63"/>
-[...1 lines deleted...]
-    <mergeCell ref="D61:D63"/>
+    <mergeCell ref="A60:A66"/>
+    <mergeCell ref="D60:D63"/>
+    <mergeCell ref="D64:D66"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4984D304-11AE-4B79-84C7-DBFE2DC53DC6}">
-[...63 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{815EE50E-1643-4AE5-931D-5D6271188DBB}">
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="25"/>
     <col min="2" max="2" width="19" style="21" customWidth="1"/>
     <col min="3" max="3" width="37.453125" style="21" customWidth="1"/>
     <col min="4" max="4" width="110.453125" style="22" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" style="22" customWidth="1"/>
     <col min="6" max="16384" width="8.7265625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="28" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="26" t="s">
         <v>188</v>
       </c>
       <c r="B1" s="26" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C1" s="26" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D1" s="26" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="E1" s="26" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="218.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="42" t="s">
-        <v>214</v>
+      <c r="A2" s="41" t="s">
+        <v>213</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="24" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D2" s="23" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="E2" s="23" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="245.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="42"/>
+      <c r="A3" s="41"/>
       <c r="B3" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D3" s="23" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E3" s="23" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="175.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="42" t="s">
-        <v>192</v>
+      <c r="A4" s="41" t="s">
+        <v>191</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="24" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D4" s="23" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E4" s="23" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="378" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="42"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="24" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D5" s="23" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="E5" s="23" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="69" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="42" t="s">
-        <v>204</v>
+      <c r="A6" s="41" t="s">
+        <v>203</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="24" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D6" s="23" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E6" s="23" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="42"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="24" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D7" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E7" s="23" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4984D304-11AE-4B79-84C7-DBFE2DC53DC6}">
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="9.1796875" style="28"/>
+    <col min="2" max="2" width="71.7265625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="81.26953125" style="19" customWidth="1"/>
+    <col min="4" max="16384" width="9.1796875" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" s="31" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="27" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1" s="30" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="357.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="29" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>190</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="297.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="29" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="178.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="29" t="s">
+        <v>194</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>196</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="583baaca-c19c-4192-b2cd-0744d2ee074e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4cc6076d-e27c-4e30-aa8b-1357899142e9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E4335A4A02B0FB45A58F5DBEBCF86717" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c318e7cf0d2a172f94ee563a71f7bd7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4cc6076d-e27c-4e30-aa8b-1357899142e9" xmlns:ns3="583baaca-c19c-4192-b2cd-0744d2ee074e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1d20402c4e9c28c599315114b26f4f6" ns2:_="" ns3:_="">
     <xsd:import namespace="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
     <xsd:import namespace="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -4344,124 +4420,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A733DB1-1804-4AB0-B4CD-2B146F9CD3B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48065A1E-53D4-4A2F-A1D2-2CBD63ED9AAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6C5078A-5DAC-478A-877B-C47EAD23C8B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
     <ds:schemaRef ds:uri="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Application Data Set Key</vt:lpstr>
+      <vt:lpstr>System Size Fields</vt:lpstr>
       <vt:lpstr>Storage Size Fields</vt:lpstr>
-      <vt:lpstr>System Size Fields</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chad Worth</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>