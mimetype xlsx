--- v5 (2026-10-10)
+++ v6 (2026-10-31)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA5F6D92-560B-4204-A837-F6B4A1172BB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80274FCD-04B2-4B91-85C4-88052ADF9BD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="1620" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Application Data Set Key" sheetId="2" r:id="rId1"/>
     <sheet name="System Size Fields" sheetId="5" r:id="rId2"/>
     <sheet name="Storage Size Fields" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -74,51 +74,51 @@
     <comment ref="D5" authorId="0" shapeId="0" xr:uid="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Do we mean to say that this is the sum of whichever value is greater, Gross DC or CEC AC? If so, let's reword it that way.
 Additionally, are we sure it's greater? In SDGE's response, we say it's the lesser of inverter nameplate capacity or CEC AC.
 Reply:
     Not sure if we need the last line, unclear how much value it provides.
 Reply:
     Regarding the first question - I reworded for clarity.
 Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
 Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.
 Reply:
     Thanks for clarifying and making the edit. 
 My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?
 Reply:
     I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="247">
   <si>
     <t>Column</t>
   </si>
   <si>
     <t>Field</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t xml:space="preserve">Additional Details </t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Application Id</t>
   </si>
   <si>
     <t>Unique identifier for each interconnection request (application)</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
@@ -133,80 +133,74 @@
   <si>
     <t>Superseding Id</t>
   </si>
   <si>
     <t>Application Id for an interconnection application which supersedes the current interconnection application</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Matched CSI Application Number</t>
   </si>
   <si>
     <t>Matched CSI application Id from the CSI Working Data Set</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Application Status</t>
   </si>
   <si>
     <t>Current status of the application in the application process (Interconnected, Decommissioned)</t>
   </si>
   <si>
-    <t xml:space="preserve">F </t>
-[...1 lines deleted...]
-  <si>
     <t>Utility</t>
   </si>
   <si>
     <t>Investor-Owned Utility (PG&amp;E, SCE or SDG&amp;E)</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>Service City</t>
   </si>
   <si>
     <t xml:space="preserve">Physical city of the application </t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>Service Zip</t>
   </si>
   <si>
     <t>Physical zip code of the application</t>
   </si>
   <si>
-    <t>I</t>
-[...1 lines deleted...]
-  <si>
     <t>Service County</t>
   </si>
   <si>
     <t>Physical county of the application</t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
     <t>Technology Type</t>
   </si>
   <si>
     <t>Generator technology type(s)</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>System Size DC</t>
   </si>
   <si>
     <t>Total direct current (DC) output of distributed generation in kilowatts</t>
   </si>
   <si>
     <t>L</t>
@@ -220,93 +214,87 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Storage Capacity (kWh)</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>Inverter Size (kW AC)</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Tilt</t>
   </si>
   <si>
     <t>Measure of the angle between a photovoltaic array and a horizontal plane</t>
   </si>
   <si>
-    <t>Q</t>
-[...1 lines deleted...]
-  <si>
     <t>Azimuth</t>
   </si>
   <si>
     <t>For tilted arrays, the azimuth is number of degrees clockwise from true north</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Mounting Method</t>
   </si>
   <si>
     <t>Description of the mounting method</t>
   </si>
   <si>
     <t>Ground, rooftop, or mixed.</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Tracking</t>
   </si>
   <si>
     <t>Description of the tracking capability of the solar PV project</t>
   </si>
   <si>
     <t>Fixed array, single-axis tracker, or dual-axis tracker.</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>Customer Sector</t>
   </si>
   <si>
     <t>Residential, Commercial, Industrial, Non-profit, Educational, Military, Other Government, Not Available</t>
-  </si>
-[...1 lines deleted...]
-    <t>U</t>
   </si>
   <si>
     <t>App Received Date</t>
   </si>
   <si>
     <t>Date the interconnection application is received</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>App Complete Date</t>
   </si>
   <si>
     <t>Date the interconnection application is deemed complete</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>App Approved Date</t>
   </si>
   <si>
     <t>Date the interconnection application is approved and the Permission to Operate (PTO) letter is issued to customer</t>
   </si>
@@ -1414,53 +1402,50 @@
 - Interconnection program is non-export</t>
   </si>
   <si>
     <t>Nameplate Rating (kW)</t>
   </si>
   <si>
     <t>PGE</t>
   </si>
   <si>
     <t>Testing Condition</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Interconnection Application Field Name</t>
   </si>
   <si>
     <t>DGStats Field Name</t>
   </si>
   <si>
     <t>Data for new interconnection applications is added to the data set on a monthly basis. Please note that updates to existing applications take place on a quarterly basis rather than a monthly basis. For example, an existing application's status may need to be retroactively updated from 'interconnected' to 'decommissioned'. In rare cases, applications may be terminated and deleted from the dataset post-publication. Please see the 'System Size Fields' and 'Storage Size Fields' for detailed information about the System Size DC, System Size AC, Storage Capacity, and Storage Size fields.</t>
   </si>
   <si>
     <t>AZ</t>
-  </si>
-[...1 lines deleted...]
-    <t>VNEM Identification</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">PG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>PG&amp;E allows the publication of city name for non-NEM Rule 21 interconnection applications.</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -1804,53 +1789,50 @@
 SCE does not submit superseding IDs for their applications.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>SDG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Preceding ID is inconsistently provided for SDG&amp;E applications. Particularly in cases of paired solar and storage the preceding/superseding application IDs may not be comprehensively reported.</t>
     </r>
   </si>
   <si>
-    <t>Maximum Continous Power Output in kW for the inverter</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>PG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 This column corresponds to the Inverter Nameplate Rating (kW) field in PG&amp;E’s Rule 21 interconnection application. For the interconnection application submission to the DGStats vendor, the reporting logic is: 
 Inverter AC Capacity = Sum of all Incorporated Nameplate Capacity (kW) with status New or Move or Decommissioned. 
 -The 'Move' status refers to scenarios where a new inverter is installed and existing panels are "moved" to that inverter. It is not used to move inverters from one point of interconnection to another.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
@@ -1879,88 +1861,181 @@
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 SDG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">This column corresponds to the Total Inverter Capacity [kW AC Rating] value that’s calculated in Step 4, Section C of the SDG&amp;E's Rule 21 Interconnection Application. This calculation references the Maximum Continuous Output Power (kW) value from the California Energy Commission’s (CEC) Solar Equipment List for Solar Inverters. </t>
     </r>
   </si>
   <si>
     <t>Field as written on the interconnection application: Nameplate Rating (kW)
 This field should contain the storage system's continuous discharge rate. However, there is no clarification provided on the application as to whether the applicant should enter nameplate peak output or continuous output. Thus what is being reported is likely inconsistent.
 Storage Size (kW), the field reported to DGStats, is the net sum of all storage nameplate ratings (kW) for new and decommissioned equipment. New and existing equipment is assigned a positive value (kW) and decommissioned equipment is assigned a negative value (kW). For non-export applications the Storage Size field is reported as 0 kW because the battery is not discharging to the grid.
 Batteries with integrated inverters, such as Tesla Powerwall 3, are an identified edge case not being accurately reported. In the case of inverter-integrated batteries the applicant should be prompted to enter both an inverter size (kW AC) and a battery nameplate rating (kW AC). Currently however, there are cases where applicants are not providing both, which is resulting in 0 values in the nameplate rating field. For applications that involve a battery with an integrated inverter and have a 0 in the Storage Size field, users may assume the Inverter Size to be the same as the Storage Size.
 When filling out the interconnection application, an applicant has two options. They can either 1) Select equipment make/model from the equipment dropdown menu, or 2) Manually enter the equipment details, if it not found on the equipment dropdown menu. If option 1 is selected, then the Nameplate Rating (kW) is automatically populated. If option 2 is selected, then the applicant hand keys in the manufacturer and model name. The applicant also hand keys in the Nameplate Rating (kW) and Max Storage Capacity (kWh) fields. After the application is submitted, a manual review of the equipment details is completed by the application review team. The review team confirms that the equipment is on the CEC list, reviews the specifications sheet and the value submitted in the Nameplate Rating (kW) field, and overwrites it if what the applicant entered was not accurate. The new equipment is also added to the dropdown list once the spec documents have been received and approved.</t>
   </si>
   <si>
-    <t>Updated 10-5-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Received CA Rebate</t>
   </si>
   <si>
     <t>Did the applicant receive a CA program rebate?</t>
   </si>
   <si>
     <t>Incentive Program</t>
   </si>
   <si>
     <t>Name of the incentive program</t>
   </si>
   <si>
     <t>Rebate Amount</t>
   </si>
   <si>
     <t>Amount of the rebate</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>BC</t>
   </si>
   <si>
-    <t>BD --&gt;</t>
+    <t>Benefitting Accounts</t>
+  </si>
+  <si>
+    <t>Number of benefitting accounts</t>
+  </si>
+  <si>
+    <t>The number of benefitting accounts for each VNEM interconnection.</t>
+  </si>
+  <si>
+    <t>Updated 10-21-2026</t>
+  </si>
+  <si>
+    <t>An anonymized ID that identifies interconnection applications sited at the same location</t>
+  </si>
+  <si>
+    <t>Location ID</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>BE --&gt;</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The purpose of this ID is to assist users with identifying locations with multiple interconnection applications that have been granted Permission-to-Operate. 
+Limitations: The time range of interconnection application data in this dataset posed a challenge for the development of the Location ID column. Over time, the location-based IDs that track applications at various sites or even the site addresses may change. Not all IOUs use standardized addresses, and even the ones that do only started standardizing them a few years ago. This means that this column might not reliably identify all applications sited at the same location. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+The Location ID for PG&amp;E applications is based off of the service address inputted in the interconnection application. This address is standardized and automatically verified before the application submittal. Interconnection applications with the same interconnection service address are assigned the same anonymized Location ID.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SCE applications do not have Location IDs at this time. Addresses on SCE’s interconnection applications are not standardized nor automatically verified and thus cannot be used to accurately aggregate applications at the same location. Additionally, at present, SCE does not have a location-based ID number that stays consistent over long periods of time. CPUC's Energy Division may explore other alternatives for developing a Location ID for SCE applications at a future time.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">SDG&amp;E
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>The Location ID for SDG&amp;E applications is based off of their Premise ID number. SDG&amp;E assigned one premise ID per service address and this ID number does not change over time. The SDG&amp;E ID number has been anonymized.</t>
+    </r>
+  </si>
+  <si>
+    <t>Maximum Continuous Power Output in kW for the inverter</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2142,50 +2217,56 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color rgb="FF242424"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -2552,89 +2633,80 @@
     <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="29" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="29" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="45" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -2644,79 +2716,80 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="10" xfId="78" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="10" xfId="78" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="33" borderId="10" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="79">
     <cellStyle name="20% - Accent1 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="64" xr:uid="{18E92049-FCAD-436F-8A3B-FEB7658C48D1}"/>
     <cellStyle name="20% - Accent2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 3" xfId="66" xr:uid="{83727F65-1C34-4048-B590-EEA7500693C6}"/>
     <cellStyle name="20% - Accent3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 3" xfId="68" xr:uid="{3A6353E8-E870-46B7-9EE9-18B88481D329}"/>
     <cellStyle name="20% - Accent4 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 3" xfId="70" xr:uid="{78CC4500-1B72-4A0D-B721-31106F3789D2}"/>
     <cellStyle name="20% - Accent5 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 3" xfId="72" xr:uid="{0868C8F2-216F-4457-825E-134EEB1A7178}"/>
     <cellStyle name="20% - Accent6 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
@@ -3101,1095 +3174,1118 @@
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-06T22:26:03.00" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{3498252B-D2E7-44E9-81C1-5B4239418984}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Not sure if we need the last line, unclear how much value it provides.</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T00:18:49.04" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{68670C82-CCB0-4C78-9A67-86F9BA443C05}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Regarding the first question - I reworded for clarity.
 Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
 Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T16:12:01.05" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{7DB572F1-5938-4FA3-A3CA-0A48F71751E8}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Thanks for clarifying and making the edit. 
 My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T17:20:24.07" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{551D54FA-A69A-4B0C-B537-E141EEACA8D7}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:E67"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60"/>
+    <sheetView tabSelected="1" topLeftCell="A20" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="34.453125" customWidth="1"/>
     <col min="3" max="3" width="30.1796875" customWidth="1"/>
-    <col min="4" max="4" width="121.81640625" style="15" customWidth="1"/>
+    <col min="4" max="4" width="121.81640625" style="12" customWidth="1"/>
     <col min="5" max="5" width="84.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="42" t="s">
-        <v>233</v>
+      <c r="A2" s="38" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="58" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="39" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="40"/>
+      <c r="A3" s="35" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
     </row>
     <row r="4" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="16"/>
+      <c r="E4" s="13"/>
     </row>
     <row r="5" spans="1:5" ht="205.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      <c r="A8" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E7" s="40"/>
+    </row>
+    <row r="8" spans="1:5" ht="241.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A9" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="7"/>
-[...5 lines deleted...]
-      <c r="B9" s="7" t="s">
+      <c r="D9" s="7"/>
+      <c r="E9" s="40"/>
+    </row>
+    <row r="10" spans="1:5" ht="409.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="39" t="s">
+        <v>242</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C10" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D10" s="7" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A11" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="7"/>
+      <c r="E11" s="40"/>
+    </row>
+    <row r="12" spans="1:5" ht="145" x14ac:dyDescent="0.35">
+      <c r="A12" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="E12" s="40"/>
+    </row>
+    <row r="13" spans="1:5" ht="145" x14ac:dyDescent="0.35">
+      <c r="A13" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="E14" s="40"/>
+    </row>
+    <row r="15" spans="1:5" ht="315" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="E15" s="40"/>
+    </row>
+    <row r="16" spans="1:5" ht="109.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="E17" s="40"/>
+    </row>
+    <row r="18" spans="1:5" ht="290" x14ac:dyDescent="0.35">
+      <c r="A18" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="E18" s="40"/>
+    </row>
+    <row r="19" spans="1:5" ht="362.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="C19" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="E9" s="12"/>
-[...37 lines deleted...]
-      <c r="D12" s="11" t="s">
+      <c r="D19" s="14" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B13" s="7" t="s">
+    <row r="20" spans="1:5" ht="186.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="C13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="11" t="s">
+      <c r="B21" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" s="7"/>
+    </row>
+    <row r="22" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="7"/>
+    </row>
+    <row r="23" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A23" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A24" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="39" t="s">
+        <v>239</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="137.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="264" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" s="11" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="315" customHeight="1" x14ac:dyDescent="0.35">
-[...164 lines deleted...]
-      <c r="A26" s="3" t="s">
+    <row r="28" spans="1:5" ht="195.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="C28" s="7" t="s">
         <v>66</v>
-      </c>
-[...29 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="29" x14ac:dyDescent="0.35">
-      <c r="A29" s="13" t="s">
+    <row r="29" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A29" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A30" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" s="7"/>
+    </row>
+    <row r="31" spans="1:5" ht="145" x14ac:dyDescent="0.35">
+      <c r="A31" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="B31" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="C31" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C29" s="9" t="s">
-[...5 lines deleted...]
-      <c r="A30" s="13" t="s">
+      <c r="D31" s="11" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="39" t="s">
+        <v>79</v>
+      </c>
+      <c r="B32" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="C32" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="C30" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A31" s="13" t="s">
+      <c r="D32" s="7"/>
+    </row>
+    <row r="33" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B31" s="7" t="s">
+      <c r="C33" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="C31" s="9" t="s">
-[...5 lines deleted...]
-      <c r="A32" s="13" t="s">
+      <c r="D33" s="7"/>
+    </row>
+    <row r="34" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B34" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="B32" s="7" t="s">
+      <c r="C34" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="C32" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A33" s="13" t="s">
+      <c r="D34" s="7"/>
+    </row>
+    <row r="35" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B35" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="B33" s="7" t="s">
+      <c r="C35" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="C33" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A34" s="13" t="s">
+      <c r="D35" s="7"/>
+    </row>
+    <row r="36" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A36" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="B34" s="7" t="s">
+      <c r="C36" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="C34" s="7" t="s">
+      <c r="D36" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="D34" s="7"/>
-[...5 lines deleted...]
-      <c r="B35" s="7" t="s">
+    </row>
+    <row r="37" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="C35" s="11" t="s">
+      <c r="C37" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="D35" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="13" t="s">
+      <c r="D37" s="7"/>
+    </row>
+    <row r="38" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+      <c r="A38" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="B38" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="B36" s="7" t="s">
+      <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="C36" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A37" s="13" t="s">
+      <c r="D38" s="7"/>
+    </row>
+    <row r="39" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B37" s="7" t="s">
+      <c r="C39" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="C37" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A38" s="13" t="s">
+      <c r="D39" s="7"/>
+    </row>
+    <row r="40" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B40" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B38" s="7" t="s">
+      <c r="C40" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="C38" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A39" s="13" t="s">
+      <c r="D40" s="7"/>
+    </row>
+    <row r="41" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="B39" s="7" t="s">
+      <c r="C41" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="C39" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A40" s="13" t="s">
+      <c r="D41" s="7"/>
+    </row>
+    <row r="42" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="B40" s="7" t="s">
+      <c r="C42" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="C40" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A41" s="13" t="s">
+      <c r="D42" s="7"/>
+    </row>
+    <row r="43" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="B41" s="7" t="s">
+      <c r="C43" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="C41" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A42" s="13" t="s">
+      <c r="D43" s="7"/>
+    </row>
+    <row r="44" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B42" s="7" t="s">
+      <c r="C44" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="C42" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A43" s="13" t="s">
+      <c r="D44" s="7"/>
+    </row>
+    <row r="45" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+      <c r="A45" s="39" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="B43" s="7" t="s">
+      <c r="C45" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="C43" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A44" s="13" t="s">
+      <c r="D45" s="7"/>
+    </row>
+    <row r="46" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="B44" s="7" t="s">
+      <c r="C46" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="C44" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A45" s="13" t="s">
+      <c r="D46" s="7"/>
+    </row>
+    <row r="47" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A47" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="B47" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="B45" s="7" t="s">
+      <c r="C47" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="C45" s="7" t="s">
+      <c r="D47" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="D45" s="7"/>
-[...5 lines deleted...]
-      <c r="B46" s="7" t="s">
+    </row>
+    <row r="48" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B48" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="7" t="s">
+      <c r="C48" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="D46" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A47" s="13" t="s">
+      <c r="D48" s="7"/>
+    </row>
+    <row r="49" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="41" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="B47" s="7" t="s">
+      <c r="C49" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="C47" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A48" s="14" t="s">
+      <c r="D49" s="7"/>
+    </row>
+    <row r="50" spans="1:4" ht="119.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="41" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B48" s="7" t="s">
+      <c r="C50" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="C48" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A49" s="14" t="s">
+      <c r="D50" s="11" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="277.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="41" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="B49" s="7" t="s">
+      <c r="C51" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="C49" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A50" s="14" t="s">
+      <c r="D51" s="11" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A52" s="41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="B50" s="7" t="s">
+      <c r="C52" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="C50" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A51" s="14" t="s">
+      <c r="D52" s="7"/>
+    </row>
+    <row r="53" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+      <c r="A53" s="41" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="B51" s="7" t="s">
+      <c r="C53" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="C51" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A52" s="14" t="s">
+      <c r="D53" s="7"/>
+    </row>
+    <row r="54" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A54" s="41" t="s">
+        <v>147</v>
+      </c>
+      <c r="B54" s="7" t="s">
         <v>145</v>
       </c>
-      <c r="B52" s="7" t="s">
+      <c r="C54" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="C52" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A53" s="14" t="s">
+      <c r="D54" s="7"/>
+    </row>
+    <row r="55" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A55" s="41" t="s">
+        <v>150</v>
+      </c>
+      <c r="B55" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="B53" s="7" t="s">
+      <c r="C55" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="C53" s="11" t="s">
-[...5 lines deleted...]
-      <c r="A54" s="14" t="s">
+      <c r="D55" s="7"/>
+    </row>
+    <row r="56" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="C56" s="31" t="s">
+        <v>237</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="41" t="s">
+        <v>233</v>
+      </c>
+      <c r="B57" s="11" t="s">
         <v>151</v>
       </c>
-      <c r="B54" s="11" t="s">
+      <c r="C57" s="11" t="s">
         <v>152</v>
       </c>
-      <c r="C54" s="11" t="s">
+      <c r="D57" s="7"/>
+    </row>
+    <row r="58" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A58" s="41" t="s">
+        <v>234</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="C58" s="29" t="s">
+        <v>228</v>
+      </c>
+      <c r="D58" s="7"/>
+    </row>
+    <row r="59" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="41" t="s">
+        <v>235</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="C59" s="29" t="s">
+        <v>230</v>
+      </c>
+      <c r="D59" s="7"/>
+    </row>
+    <row r="60" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="41" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="C60" s="29" t="s">
+        <v>232</v>
+      </c>
+      <c r="D60" s="7"/>
+    </row>
+    <row r="61" spans="1:4" ht="216" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B61" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="D54" s="7"/>
-[...2 lines deleted...]
-      <c r="A55" s="33" t="s">
+      <c r="C61" s="11" t="s">
         <v>154</v>
       </c>
-      <c r="B55" s="34" t="s">
-[...11 lines deleted...]
-      <c r="B56" s="11" t="s">
+      <c r="D61" s="33" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A62" s="32"/>
+      <c r="B62" s="7" t="s">
         <v>155</v>
       </c>
-      <c r="C56" s="11" t="s">
+      <c r="C62" s="11" t="s">
         <v>156</v>
       </c>
-      <c r="D56" s="7"/>
-[...41 lines deleted...]
-      <c r="B60" s="7" t="s">
+      <c r="D62" s="33"/>
+    </row>
+    <row r="63" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="32"/>
+      <c r="B63" s="7" t="s">
         <v>157</v>
       </c>
-      <c r="C60" s="11" t="s">
+      <c r="C63" s="11" t="s">
         <v>158</v>
       </c>
-      <c r="D60" s="37" t="s">
-[...5 lines deleted...]
-      <c r="B61" s="7" t="s">
+      <c r="D63" s="33"/>
+    </row>
+    <row r="64" spans="1:4" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="32"/>
+      <c r="B64" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="C61" s="11" t="s">
+      <c r="C64" s="7" t="s">
         <v>160</v>
       </c>
-      <c r="D61" s="37"/>
-[...3 lines deleted...]
-      <c r="B62" s="7" t="s">
+      <c r="D64" s="33"/>
+    </row>
+    <row r="65" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="32"/>
+      <c r="B65" s="7" t="s">
         <v>161</v>
       </c>
-      <c r="C62" s="11" t="s">
+      <c r="C65" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="D62" s="37"/>
-[...3 lines deleted...]
-      <c r="B63" s="7" t="s">
+      <c r="D65" s="34" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="32"/>
+      <c r="B66" s="7" t="s">
         <v>163</v>
       </c>
-      <c r="C63" s="7" t="s">
+      <c r="C66" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="D63" s="37"/>
-[...3 lines deleted...]
-      <c r="B64" s="7" t="s">
+      <c r="D66" s="34"/>
+    </row>
+    <row r="67" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="32"/>
+      <c r="B67" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="C64" s="7" t="s">
+      <c r="C67" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="D64" s="38" t="s">
-[...21 lines deleted...]
-      <c r="D66" s="38"/>
+      <c r="D67" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A60:A66"/>
-[...1 lines deleted...]
-    <mergeCell ref="D64:D66"/>
+    <mergeCell ref="A61:A67"/>
+    <mergeCell ref="D61:D64"/>
+    <mergeCell ref="D65:D67"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{815EE50E-1643-4AE5-931D-5D6271188DBB}">
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.7265625" style="25"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.7265625" style="21"/>
+    <col min="1" max="1" width="8.7265625" style="22"/>
+    <col min="2" max="2" width="19" style="18" customWidth="1"/>
+    <col min="3" max="3" width="37.453125" style="18" customWidth="1"/>
+    <col min="4" max="4" width="110.453125" style="19" customWidth="1"/>
+    <col min="5" max="5" width="16.08984375" style="19" customWidth="1"/>
+    <col min="6" max="16384" width="8.7265625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="28" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-        <v>214</v>
+    <row r="1" spans="1:5" s="25" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="B1" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="C1" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D1" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="E1" s="23" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="218.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="41" t="s">
-[...11 lines deleted...]
-      <c r="E2" s="23" t="s">
+      <c r="A2" s="37" t="s">
+        <v>209</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>207</v>
+      </c>
+      <c r="E2" s="20" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="245.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="37"/>
+      <c r="B3" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="175.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="37" t="s">
+        <v>187</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="D4" s="20" t="s">
+        <v>203</v>
+      </c>
+      <c r="E4" s="20" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="378" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="37"/>
+      <c r="B5" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="D5" s="20" t="s">
         <v>200</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="20" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="D6" s="20" t="s">
         <v>197</v>
       </c>
-    </row>
-[...14 lines deleted...]
-        <v>200</v>
+      <c r="E6" s="20" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="41"/>
-[...10 lines deleted...]
-        <v>197</v>
+      <c r="A7" s="37"/>
+      <c r="B7" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="D7" s="20" t="s">
+        <v>194</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4984D304-11AE-4B79-84C7-DBFE2DC53DC6}">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="28"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.1796875" style="19"/>
+    <col min="1" max="1" width="9.1796875" style="25"/>
+    <col min="2" max="2" width="71.7265625" style="16" customWidth="1"/>
+    <col min="3" max="3" width="81.26953125" style="16" customWidth="1"/>
+    <col min="4" max="16384" width="9.1796875" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="31" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:3" s="28" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="B1" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1" s="27" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="357.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B2" s="17" t="s">
+        <v>186</v>
+      </c>
+      <c r="C2" s="17" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="297.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B3" s="17" t="s">
         <v>188</v>
       </c>
-      <c r="B1" s="30" t="s">
-[...7 lines deleted...]
-      <c r="A2" s="29" t="s">
+      <c r="C3" s="17" t="s">
         <v>189</v>
       </c>
-      <c r="B2" s="20" t="s">
+    </row>
+    <row r="4" spans="1:3" ht="178.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="26" t="s">
         <v>190</v>
       </c>
-      <c r="C2" s="20" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="B4" s="17" t="s">
         <v>191</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="C4" s="17" t="s">
         <v>192</v>
-      </c>
-[...12 lines deleted...]
-        <v>196</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>