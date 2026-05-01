--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -1,86 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28AAF02F-D98D-4178-8D92-7A80375AC6F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58604901-0F33-40A2-9562-267E27C4C984}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Application Data Set Key" sheetId="2" r:id="rId1"/>
+    <sheet name="Storage Size Fields" sheetId="3" r:id="rId2"/>
+    <sheet name="System Size Fields" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}</author>
+  </authors>
+  <commentList>
+    <comment ref="D5" authorId="0" shapeId="0" xr:uid="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Do we mean to say that this is the sum of whichever value is greater, Gross DC or CEC AC? If so, let's reword it that way.
+Additionally, are we sure it's greater? In SDGE's response, we say it's the lesser of inverter nameplate capacity or CEC AC.
+Reply:
+    Not sure if we need the last line, unclear how much value it provides.
+Reply:
+    Regarding the first question - I reworded for clarity.
+Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
+Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.
+Reply:
+    Thanks for clarifying and making the edit. 
+My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?
+Reply:
+    I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="234">
   <si>
     <t>Column</t>
   </si>
   <si>
     <t>Field</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t xml:space="preserve">Additional Details </t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Application Id</t>
   </si>
   <si>
     <t>Unique identifier for each interconnection request (application)</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
@@ -516,53 +554,50 @@
     <t>AW</t>
   </si>
   <si>
     <t>NEMPV or nonNEMPV</t>
   </si>
   <si>
     <t xml:space="preserve">Indicates whether application is a PV system under a NEM tariff </t>
   </si>
   <si>
     <t>AX</t>
   </si>
   <si>
     <t>VNEM ID</t>
   </si>
   <si>
     <t>Denotes the VNEM ID assigned to the property</t>
   </si>
   <si>
     <t>AY</t>
   </si>
   <si>
     <t>Match SOMAH App</t>
   </si>
   <si>
     <t>Matched SOMAH application Id</t>
-  </si>
-[...1 lines deleted...]
-    <t>AZ-&gt;</t>
   </si>
   <si>
     <t>Generator Model</t>
   </si>
   <si>
     <t>Model of the installed system</t>
   </si>
   <si>
     <t>Generator Manufacturer</t>
   </si>
   <si>
     <t>Manufacturer of the installed system</t>
   </si>
   <si>
     <t>Generator Quantity</t>
   </si>
   <si>
     <t>Quantity of the installed system</t>
   </si>
   <si>
     <t>Generator Fuel Type</t>
   </si>
   <si>
     <t>Fuel type of the generation equipment (if applicable)</t>
   </si>
@@ -923,53 +958,50 @@
         <family val="2"/>
       </rPr>
       <t>Unknown</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 SDG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 The contractor's contact details (Name, Phone, Address) are auto populated with the information they used to register the account. Installers have individual login accounts. Each account has a name, company name, phone number, email. An individual account (registered user) can submit an application under a different company’s CSLB #.</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Data for new interconnection applications is added to the data set on a monthly basis. Please note that updates to existing applications take place on a quarterly basis rather than a monthly basis. For example, an existing application's status may need to be retroactively updated from 'interconnected' to 'decommissioned'. In rare cases, applications may be terminated and deleted from the dataset post-publication.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Since this dataset only contains applications that are (or have once been) active, there are two main application statuses in this column: 
 - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Interconnected</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">: The system(s) have received permission-to-operate and are active. However, there may be cases where a system is not active, but the customer has not notified the IOU of its decommissioning, 
 - </t>
@@ -1243,178 +1275,50 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 SCE automatically populates this field once the application is given PTO using portal timestamps. Applications for isolated operating mode generators (aka backup generators) are not assigned an App Approved Date. There also may be missing dates for applications submitted prior to 2015. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">SDG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>They have 75 old applications without dates that were manually added into their databases. Other missing application dates may be due to errors in their code and can be addressed once identified. This is manually entered by SDG&amp;E staff.</t>
-    </r>
-[...126 lines deleted...]
-SDG&amp;E does not allow the publication of zip code for non-NEM Rule 21 interconnection applications.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>PG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 There may be valid cases where the Storage Capacity (kWh) and Storage Size (kW AC) fields are 0 for an application. 
 -This may occur if storage equipment is replaced in a superseding application by equipment that is equal to or less than the Storage Capacity (kWh) and Storage Size (kW AC) of the previous equipment (known as a like-for-like replacement).
 -The Storage Capacity (kWh) and Storage Size (kW AC) may also be 0 if the application is to change the tariff to NEM Aggregation (NEMA).
 -The fields may be 0 if the application is adding solar-only to a property with existing storage. On each application, PG&amp;E requests the customer to note every technology installed at the property, including existing technologies. PG&amp;E then populates the Technology Type field with the existing technology types, but does not include their capacity or size in the Storage Capacity (kWh) and Storage Size (kW) fields (only the details for the equipment being added or decommissioned through the application is included in these fields). For example, an application to add additional solar could be submitted for a project site with existing solar and storage. In that case the superseding application’s technology type field would indicate ‘photovoltaic’ and ‘battery energy storage’ but only the new solar would be accounted for in the System Size AC and System Size DC fields. The Storage Capacity (kWh) and Storage Size (kW AC) fields would be 0 or blank.
 -The fields may be 0 if an applicant with solar installs non-export storage.</t>
     </r>
@@ -1472,89 +1376,351 @@
 For non-NEM Rule 21 interconnections the quantity of photovoltaic panels, model, and manufacturer are not collected.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">SDG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>The user is only allowed to select values from a drop-down menu that is a combination of CEC equipment and SDGE-approved equipment. If a system is not found in the drop-down list, it is referred to the SDGE Engineering staff for approval. Once approved, it is added to the drop-down list.</t>
     </r>
   </si>
   <si>
-    <t>Updated 03-31-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Storage Size (kW)</t>
   </si>
   <si>
     <r>
       <t>Please note this field was previously named ‘Storage Size (kW AC’). The name has been updated because either AC or DC may be reported here. Batteries without integrated inverters report the maximum continuous discharge rate in kW DC while batteries with an integrated inverter likely report in kW AC. We can confirm the latter is done for Tesla batteries.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 PG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 There may be valid cases where the Storage Capacity (kWh) and Storage Size (kW AC) fields are 0 for an application. 
 -This may occur if storage equipment is replaced in a superseding application by equipment that is equal to or less than the Storage Capacity (kWh) and Storage Size (kW AC) of the previous equipment (known as a like-for-like replacement).
 -The Storage Capacity (kWh) and Storage Size (kW AC) may also be 0 if the application is to change the tariff to NEM Aggregation (NEMA).
 -The fields may be 0 if the application is adding solar-only to a property with existing storage. On each application, PG&amp;E requests the customer to note every technology installed at the property, including existing technologies. PG&amp;E then populates the Technology Type field with the existing technology types, but does not include their capacity or size in the Storage Capacity (kWh) and Storage Size (kW) fields (only the details for the equipment being added or decommissioned through the application is included in these fields). For example, an application to add additional solar could be submitted for a project site with existing solar and storage. In that case the superseding application’s technology type field would indicate ‘photovoltaic’ and ‘battery energy storage’ but only the new solar would be accounted for in the System Size AC and System Size DC fields. The Storage Capacity (kWh) and Storage Size (kW AC) fields would be 0 or blank.
 -The fields may be 0 if an applicant with solar installs non-export storage.</t>
     </r>
   </si>
+  <si>
+    <t>IOU</t>
+  </si>
+  <si>
+    <t>PG&amp;E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Field as written on the interconnection application: Maximum Storage Capacity (kWh)
+This field is manually entered by the applicant, even if the applicant selects storage equipment from the manufacturer/model dropdown menu. This is intentional as hand-keying in the value gives the applicant flexibility in what is entered. A customer may want to purposefully limit the battery capacity and not utilize the maximum capacity of the battery.
+</t>
+  </si>
+  <si>
+    <t>Field as written on the interconnection application: Nameplate Rating (kW)
+This field should contain the storage system's continuous discharge rate. However, there is no clarification provided on the application as to whether the applicant should enter nameplate peak output or continuous output. Thus what is being reported is likely inconsistent.
+Storage Size (kW), the field reported to DGStats, is the net sum of all storage nameplate ratings (kW) for new and decommissioned equipment. New and existing equipment is assigned a positive value (kW) and decommissioned equipment is assigned a negative value (kW). For non-export applications the Storage Size field is reported as 0 kW because the battery is not discharging to the grid.
+When filling out the interconnection application, an applicant has two options. They can either 1) Select equipment make/model from the equipment dropdown menu, or 2) Manually enter the equipment details, if it not found on the equipment dropdown menu. If option 1 is selected, then the Nameplate Rating (kW) is automatically populated. If option 2 is selected, then the applicant hand keys in the manufacturer and model name. The applicant also hand keys in the Nameplate Rating (kW) and Max Storage Capacity (kWh) fields. After the application is submitted, a manual review of the equipment details is completed by the application review team. The review team confirms that the equipment is on the CEC list, reviews the specifications sheet and the value submitted in the Nameplate Rating (kW) field, and overwrites it if what the applicant entered was not accurate. The new equipment is also added to the dropdown list once the spec documents have been received and approved.</t>
+  </si>
+  <si>
+    <t>SCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Field as written on the interconnection application: Energy Storage Max Capacity (kWh)
+Currently, applicants cannot select battery equipment from a validated dropdown list. As such, this is a required field that is always manually entered by the applicant. </t>
+  </si>
+  <si>
+    <t>Field as written on the interconnection application: Energy Storage Rated Discharge (kW)
+Energy Storage Rated Discharge (kW) is the battery's continuous discharge rate. This field is what SCE reports as Storage Size (kW) to DGStats. The applicant must hand key in the manufacturer and model name, as well as the Energy Storage Rated Discharge value. Because the application does not specify which rate to use (between continuous discharge rate and maximum peak discharge rate) the values entered may be inconsistent.
+Prior to submission to DGStats, an SCE staff reviews this field's values and compares them to a list of equipment specifications for the continuous discharge rate that are external to their interconnection application interface. SCE staff use Excel to compare the value entered by the applicant to the continuous discharge rate listed in the specification table. If the values do not match exactly, it is flagged for further review. If the value needs correction, then SCE staff will overwrite the incorrect value with the correct value listed in the specifications table before submission to DGStats. SCE does not correct this information on the application itself.
+SCE confirms that there is a valid case where the Energy Storage Rated Discharge/Storage Size (kW) could be 0 but the Storage Capacity (kWh) would not be. This occurs when an expansion battery is installed on a property with an existing battery. The expansion battery adds extra capacity (kWh) but does not discharge kW directly to the grid.</t>
+  </si>
+  <si>
+    <t>SDG&amp;E</t>
+  </si>
+  <si>
+    <t>Field as written on the interconnection application: Nameplate Energy Capacity [kWh]
+This value is automatically populated once the applicant enters in the battery manufacturer, model, quantity, and phase. This information can only be selected from the dropdown menu - there is no option to manually enter information. The autocalculated values are derived from the manufacturer’s stated nameplate rating on their equipment specification sheet or the CEC equipment list.</t>
+  </si>
+  <si>
+    <t>Field as written in the interconnection application: Max Continuous Discharge Rate [kW]
+This value is automatically populated once the applicant enters in the battery manufacturer, model, quantity, and phase. This information can only be selected from the dropdown menu - there is no option to manually enter information. The autocalculated values are derived from the manufacturer’s stated nameplate rating on their equipment specification sheet or the CEC equipment list.</t>
+  </si>
+  <si>
+    <t>Inconsistent</t>
+  </si>
+  <si>
+    <t>This field is on Step 4 of the interconnection application interface and only allows freeform entry. It is not validated as part of the interconnection review process. As such, no definition or clarification is provided on the application; applicants can submit any value in this field.</t>
+  </si>
+  <si>
+    <t>What is the system output (DC- watts)?</t>
+  </si>
+  <si>
+    <t>PTC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This field is automatically generated within Step 4 of SDG&amp;E's interconnection application interface based on the equipment selected. Refer to SDGE's Rule 21, Sheet 56 Section F for system sizing definitions. From that tariff, the definition of system size for solar systems is the lesser of inverter nameplate capacity (kW) or maximum solar output (CEC-AC rating). For all other generation types, it is the gross nameplate rating of the generator. SDG&amp;E autocalculates this in PVUSA test condition. </t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>SDGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This column is aggregated from several different fields on the interconnection application, based on the selected equipment types. SCE staff manually populate this field specifically for the data submission to DGStats. DC-size related fields are not reviewed nor validated by SCE application processors, meaning the values may be inconsistent or inaccurate.
+The System Size (DC) field is the greater of the Gross DC Nameplate Rating (kW) or the CEC AC Nameplate Rating field for each generators on the application (values are summed into a single number after submission). If the applicant selects equipment from the validated drop down list, then the Gross DC Nameplate Rating field is automatically populated by the interface for selected generator(s). 
+If the applicant is installing equipment not listed on the drop down menu, then they must manually enter Gross DC Nameplate Rating. For non-NEM Rule 21 applications, the applicant must manually enter a value in this field even if they are selecting from the equipment drop down menu. SCE's application processing team does not verify this field. 
+Each system/array will have its own Gross DC Nameplate Rating or CEC AC rating. When an application has multiple systems/arrays, then these values must be manually summed in Excel to get the net value.
+Although neither the STC nor PTC terms are used anywhere in SCE's interconnection application or backend documentation, we suspect that SCE auto calculates the values in STC based on an analysis of a few thousand systems installed in the SCE territory over the past few years, which shows average yearly System Size (DC) values that are exactly 7.4% less than the sizes for systems installed in PG&amp;E's territory, which uses PTC. Generally, the difference between PTC and STC values tends to be around 7.4% as well, leading us to conclude that the auto calculations are likely done in STC.
+Gross DC Nameplate Rating (kW) = Number of panels x nameplate rating/1000. This might be less accurate for older systems because there were not instructions on the form for this field. 
+</t>
+  </si>
+  <si>
+    <t>Gross DC Nameplate Rating (kW)</t>
+  </si>
+  <si>
+    <t>PTC when autocalculated, uncertain when manually entered</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEC AC Nameplate Rating is the sum of all the Generator CEC-AC Nameplate Rating (kW) field values for generators selected on the interconnection application. If the applicant selects equipment from the validated drop down list, then this value is automatically calculated by the interface in PVUSA Test Condition (PTC). 
+If the applicant is installing equipment not listed on the drop down menu, then they must manually enter the CEC AC Namplate Rating value; the interface does not clarify which test condition to submit this information in. For non-NEM Rule 21 applications, the applicant must manually enter a value in this field even if they are selecting from the equipment drop down menu. 
+CEC AC Nameplate Rating = number of panels x PTC rating of those panels x inverter efficiency / 1000 (to convert from Watts to kW).
+</t>
+  </si>
+  <si>
+    <t>CEC AC Nameplate Rating</t>
+  </si>
+  <si>
+    <t>PTC Rating (kW-DC) is the sum of all the PTC Rating (kW-DC) field values for the generators selected on the interconnection application. If the applicant selects equipment from the validated drop down menu, then this value is automatically calculated by the interface in PVUSA Test Condition (PTC), as noted on the CEC Solar Equipment List. 
+If the applicant is installing equipment not listed on the drop down menu, then they must manually enter the PTC Rating (kW-DC) in PTC. Additionally, the applicant must submit the same certification documents that are required by the CEC, including a specifications sheet. PG&amp;E will manually validate the entries into the PTC Rating (kW-DC) field during the review process based on the manufacturer's specifications sheet. Any incorrect values are then corrected on the application.
+There are valid cases where PTC Rating (kW)/System Size (DC) may be 0:
+- Only storage is being added to a site with a existing generator (meaning that the generator was interconnected through a separate, preceding application)
+- Interconnection program is non-export
+- Technology type is wind or another non-solar technology that directly generate AC (solar panels generate DC electricity that must be converted to AC using an inverter)</t>
+  </si>
+  <si>
+    <t>PTC Rating (kW-DC)</t>
+  </si>
+  <si>
+    <t>Nameplate Rating (kW) is the sum of all the CEC AC Nameplate Rating field values for the generators selected on the interconnection application. If the applicant selects equipment from the validated drop down menu, then this value is automatically calculated by the interface in PVUSA Test Condition (PTC), as noted on the CEC Solar Equipment List. 
+If the applicant is installing equipment not listed in the dropdown menu, then they must manually enter the Nameplate Rating for the generator(s) in PTC (PG&amp;E explicitly requests this on the interconnection application). Additionally, the applicant must submit the same certification documents that are required by the CEC, including a specifications sheet. PG&amp;E will manually validate the entries into the Nameplate Rating field during the review process based on the manufacturer's specifications sheet. Any incorrect values are then corrected on the application.
+There are valid cases where Nameplate Rating (kW)/System Size (AC) may be 0:
+- Only storage is being added to a site with an existing generator (meaning that the generator was interconnected through a separate, previous application)
+- Interconnection program is non-export</t>
+  </si>
+  <si>
+    <t>Nameplate Rating (kW)</t>
+  </si>
+  <si>
+    <t>PGE</t>
+  </si>
+  <si>
+    <t>Testing Condition</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Interconnection Application Field Name</t>
+  </si>
+  <si>
+    <t>DGStats Field Name</t>
+  </si>
+  <si>
+    <t>Data for new interconnection applications is added to the data set on a monthly basis. Please note that updates to existing applications take place on a quarterly basis rather than a monthly basis. For example, an existing application's status may need to be retroactively updated from 'interconnected' to 'decommissioned'. In rare cases, applications may be terminated and deleted from the dataset post-publication. Please see the 'System Size Fields' and 'Storage Size Fields' for detailed information about the System Size DC, System Size AC, Storage Capacity, and Storage Size fields.</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>BA-&gt;</t>
+  </si>
+  <si>
+    <t>VNEM Identification</t>
+  </si>
+  <si>
+    <t>Updated 04-17-2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">PG&amp;E
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PG&amp;E allows the publication of city name for non-NEM Rule 21 interconnection applications.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SCE does not validate addresses. SCE does not allow the publication of city name or zip code for non-NEM Rule 21 interconnection applications. Zip code and city, in conjunction with other information provided in this report, could be leveraged to identify customers because there are relatively few non-NEM Rule 21 applications.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SDG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SDG&amp;E does not allow the publication of city name for non-NEM Rule 21 interconnection applications.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">PG&amp;E
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PG&amp;E allows the publication of zip code for non-NEM Rule 21 interconnection applications.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SCE does not validate addresses. SCE does not allow the publication of city name or zip code for non-NEM Rule 21 interconnection applications. Zip code and city, in conjunction with other information provided in this report, could be leveraged to identify customers because there are relatively few non-NEM Rule 21 applications.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SDG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SDG&amp;E does not allow the publication of zip code for non-NEM Rule 21 interconnection applications.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1725,52 +1891,64 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="33">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -1906,52 +2084,58 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="15">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -2038,97 +2222,60 @@
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...35 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="78">
+  <cellStyleXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2163,136 +2310,179 @@
     <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="29" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="29" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="45" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="10" xfId="78" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="10" xfId="78" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="33" borderId="10" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="78">
+  <cellStyles count="79">
     <cellStyle name="20% - Accent1 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="64" xr:uid="{18E92049-FCAD-436F-8A3B-FEB7658C48D1}"/>
     <cellStyle name="20% - Accent2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 3" xfId="66" xr:uid="{83727F65-1C34-4048-B590-EEA7500693C6}"/>
     <cellStyle name="20% - Accent3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 3" xfId="68" xr:uid="{3A6353E8-E870-46B7-9EE9-18B88481D329}"/>
     <cellStyle name="20% - Accent4 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 3" xfId="70" xr:uid="{78CC4500-1B72-4A0D-B721-31106F3789D2}"/>
     <cellStyle name="20% - Accent5 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 3" xfId="72" xr:uid="{0868C8F2-216F-4457-825E-134EEB1A7178}"/>
     <cellStyle name="20% - Accent6 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent6 2 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent6 2 3" xfId="74" xr:uid="{4EC1A31A-C727-45EF-9A75-D57A34EA3D58}"/>
     <cellStyle name="40% - Accent1 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent1 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent1 2 3" xfId="65" xr:uid="{9928544B-B160-4CFD-803C-22BC4866543E}"/>
     <cellStyle name="40% - Accent2 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Accent2 2 2" xfId="51" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Accent2 2 3" xfId="67" xr:uid="{E15ABD6D-24BA-4B5E-89A3-F707AC610684}"/>
     <cellStyle name="40% - Accent3 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
@@ -2320,73 +2510,81 @@
     <cellStyle name="Accent5" xfId="25" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="27" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="15" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Normal 2 2" xfId="43" xr:uid="{EEDF63E3-D732-43EF-9322-9A280A3DB74E}"/>
     <cellStyle name="Normal 2 2 2" xfId="60" xr:uid="{EEDF63E3-D732-43EF-9322-9A280A3DB74E}"/>
     <cellStyle name="Normal 2 2 3" xfId="76" xr:uid="{BFB7094B-5670-4989-AE6C-98EBECAD7262}"/>
     <cellStyle name="Normal 2 3" xfId="46" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Normal 2 4" xfId="62" xr:uid="{11177498-3396-4FDA-8E02-9DC1C7ED1773}"/>
     <cellStyle name="Normal 3" xfId="44" xr:uid="{CD48A475-7322-4666-AD71-48C577240D83}"/>
     <cellStyle name="Normal 3 2" xfId="61" xr:uid="{CD48A475-7322-4666-AD71-48C577240D83}"/>
     <cellStyle name="Normal 3 3" xfId="77" xr:uid="{FADD0561-1948-4AE2-A5E0-C135CA89B2C3}"/>
     <cellStyle name="Normal 4" xfId="45" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="Normal 5" xfId="78" xr:uid="{7D48564A-6F12-4838-8AB7-4F3575EB625C}"/>
     <cellStyle name="Note 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Note 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Note 2 3" xfId="63" xr:uid="{B9ECC232-7608-49B1-B4F7-E9BE75FEEE81}"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Sara Wood" id="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" userId="S::swood@energy-solution.com::d6f31720-739f-4515-9870-01f277dfdef9" providerId="AD"/>
+  <person displayName="Ravi, Markanday" id="{0A44814F-0220-423A-9DFE-564F95FC315C}" userId="S::markanday.ravi_cpuc.ca.gov#ext#@energysolutionsonline.onmicrosoft.com::56c77b8c-c7aa-4574-852c-14c3dab13ac8" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2630,111 +2828,139 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="D5" dT="2026-04-06T22:13:01.73" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
+    <text>Do we mean to say that this is the sum of whichever value is greater, Gross DC or CEC AC? If so, let's reword it that way.
+Additionally, are we sure it's greater? In SDGE's response, we say it's the lesser of inverter nameplate capacity or CEC AC.</text>
+  </threadedComment>
+  <threadedComment ref="D5" dT="2026-04-06T22:26:03.00" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{3498252B-D2E7-44E9-81C1-5B4239418984}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
+    <text>Not sure if we need the last line, unclear how much value it provides.</text>
+  </threadedComment>
+  <threadedComment ref="D5" dT="2026-04-07T00:18:49.04" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{68670C82-CCB0-4C78-9A67-86F9BA443C05}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
+    <text>Regarding the first question - I reworded for clarity.
+Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
+Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.</text>
+  </threadedComment>
+  <threadedComment ref="D5" dT="2026-04-07T16:12:01.05" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{7DB572F1-5938-4FA3-A3CA-0A48F71751E8}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
+    <text>Thanks for clarifying and making the edit. 
+My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?</text>
+  </threadedComment>
+  <threadedComment ref="D5" dT="2026-04-07T17:20:24.07" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{551D54FA-A69A-4B0C-B537-E141EEACA8D7}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
+    <text>I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:E63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A17" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="34.453125" customWidth="1"/>
     <col min="3" max="3" width="30.1796875" customWidth="1"/>
-    <col min="4" max="4" width="121.81640625" style="16" customWidth="1"/>
+    <col min="4" max="4" width="121.81640625" style="15" customWidth="1"/>
     <col min="5" max="5" width="84.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="29" t="s">
-[...9 lines deleted...]
-      <c r="D3" s="28"/>
+      <c r="A2" s="43" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="58" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="40" t="s">
+        <v>227</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
     </row>
     <row r="4" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="17"/>
+      <c r="E4" s="16"/>
     </row>
     <row r="5" spans="1:5" ht="205.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>13</v>
@@ -2744,176 +2970,176 @@
       </c>
     </row>
     <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="7"/>
     </row>
     <row r="9" spans="1:5" ht="409.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E9" s="12"/>
     </row>
     <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="7"/>
     </row>
-    <row r="11" spans="1:5" ht="116" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" ht="116" x14ac:dyDescent="0.35">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>193</v>
+        <v>233</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="315" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="11" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="109.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="11" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="11" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="188.5" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>191</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>194</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>192</v>
+      </c>
+      <c r="D18" s="17" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="7"/>
     </row>
     <row r="20" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="7"/>
@@ -2947,133 +3173,133 @@
     <row r="23" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A24" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="11" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="137.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="11" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="264" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="11" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="195.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D27" s="11" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="11" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A29" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="7"/>
     </row>
     <row r="30" spans="1:4" ht="145" x14ac:dyDescent="0.35">
       <c r="A30" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D30" s="11" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A31" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="7"/>
     </row>
     <row r="32" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A32" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="7"/>
@@ -3263,211 +3489,430 @@
       <c r="D47" s="7"/>
     </row>
     <row r="48" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A48" s="14" t="s">
         <v>136</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="7"/>
     </row>
     <row r="49" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A49" s="14" t="s">
         <v>139</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>140</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="277.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D50" s="11" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A51" s="14" t="s">
         <v>145</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D51" s="7"/>
     </row>
     <row r="52" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A52" s="14" t="s">
         <v>148</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D52" s="7"/>
     </row>
     <row r="53" spans="1:4" ht="29" x14ac:dyDescent="0.35">
-      <c r="A53" s="15" t="s">
+      <c r="A53" s="14" t="s">
         <v>151</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>152</v>
       </c>
       <c r="C53" s="11" t="s">
         <v>153</v>
       </c>
       <c r="D53" s="7"/>
     </row>
     <row r="54" spans="1:4" ht="29" x14ac:dyDescent="0.35">
-      <c r="A54" s="15" t="s">
+      <c r="A54" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>155</v>
       </c>
       <c r="C54" s="11" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="7"/>
     </row>
     <row r="55" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A55" s="15" t="s">
+      <c r="A55" s="33" t="s">
         <v>157</v>
       </c>
-      <c r="B55" s="11" t="s">
+      <c r="B55" s="34" t="s">
+        <v>155</v>
+      </c>
+      <c r="C55" s="32" t="s">
+        <v>230</v>
+      </c>
+      <c r="D55" s="35"/>
+    </row>
+    <row r="56" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="33" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" s="11" t="s">
         <v>158</v>
       </c>
-      <c r="C55" s="11" t="s">
+      <c r="C56" s="11" t="s">
         <v>159</v>
       </c>
-      <c r="D55" s="7"/>
-[...2 lines deleted...]
-      <c r="A56" s="20" t="s">
+      <c r="D56" s="7"/>
+    </row>
+    <row r="57" spans="1:4" ht="216" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="B57" s="7" t="s">
         <v>160</v>
       </c>
-      <c r="B56" s="7" t="s">
+      <c r="C57" s="11" t="s">
         <v>161</v>
       </c>
-      <c r="C56" s="11" t="s">
+      <c r="D57" s="38" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A58" s="37"/>
+      <c r="B58" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="D56" s="21" t="s">
-[...5 lines deleted...]
-      <c r="B57" s="7" t="s">
+      <c r="C58" s="11" t="s">
         <v>163</v>
       </c>
-      <c r="C57" s="11" t="s">
+      <c r="D58" s="38"/>
+    </row>
+    <row r="59" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="37"/>
+      <c r="B59" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="D57" s="22"/>
-[...3 lines deleted...]
-      <c r="B58" s="7" t="s">
+      <c r="C59" s="11" t="s">
         <v>165</v>
       </c>
-      <c r="C58" s="11" t="s">
+      <c r="D59" s="38"/>
+    </row>
+    <row r="60" spans="1:4" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="37"/>
+      <c r="B60" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="D58" s="22"/>
-[...3 lines deleted...]
-      <c r="B59" s="7" t="s">
+      <c r="C60" s="7" t="s">
         <v>167</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="D60" s="38"/>
+    </row>
+    <row r="61" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="37"/>
+      <c r="B61" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="23"/>
-[...3 lines deleted...]
-      <c r="B60" s="7" t="s">
+      <c r="C61" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="C60" s="7" t="s">
+      <c r="D61" s="39" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="37"/>
+      <c r="B62" s="7" t="s">
         <v>170</v>
       </c>
-      <c r="D60" s="24" t="s">
-[...5 lines deleted...]
-      <c r="B61" s="7" t="s">
+      <c r="C62" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="C61" s="7" t="s">
+      <c r="D62" s="39"/>
+    </row>
+    <row r="63" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="37"/>
+      <c r="B63" s="7" t="s">
         <v>172</v>
       </c>
-      <c r="D61" s="25"/>
-[...3 lines deleted...]
-      <c r="B62" s="7" t="s">
+      <c r="C63" s="7" t="s">
         <v>173</v>
       </c>
-      <c r="C62" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="26"/>
+      <c r="D63" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A56:A62"/>
-[...1 lines deleted...]
-    <mergeCell ref="D60:D62"/>
+    <mergeCell ref="A57:A63"/>
+    <mergeCell ref="D57:D60"/>
+    <mergeCell ref="D61:D63"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4984D304-11AE-4B79-84C7-DBFE2DC53DC6}">
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="9.1796875" style="28"/>
+    <col min="2" max="2" width="71.7265625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="81.26953125" style="19" customWidth="1"/>
+    <col min="4" max="16384" width="9.1796875" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" s="31" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1" s="30" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="357.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="29" t="s">
+        <v>197</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>198</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="297.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="29" t="s">
+        <v>200</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>201</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="178.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="29" t="s">
+        <v>203</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>204</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>205</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{815EE50E-1643-4AE5-931D-5D6271188DBB}">
+  <dimension ref="A1:E7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="8.7265625" style="25"/>
+    <col min="2" max="2" width="19" style="21" customWidth="1"/>
+    <col min="3" max="3" width="37.453125" style="21" customWidth="1"/>
+    <col min="4" max="4" width="110.453125" style="22" customWidth="1"/>
+    <col min="5" max="5" width="16.08984375" style="22" customWidth="1"/>
+    <col min="6" max="16384" width="8.7265625" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="28" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="C1" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="D1" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="E1" s="26" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="218.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B2" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C2" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D2" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="E2" s="23" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="245.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="42"/>
+      <c r="B3" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="D3" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="E3" s="23" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="175.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>217</v>
+      </c>
+      <c r="D4" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="E4" s="23" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="378" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="42"/>
+      <c r="B5" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="42"/>
+      <c r="B7" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>207</v>
+      </c>
+      <c r="E7" s="23" t="s">
+        <v>206</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A6:A7"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E4335A4A02B0FB45A58F5DBEBCF86717" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c318e7cf0d2a172f94ee563a71f7bd7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4cc6076d-e27c-4e30-aa8b-1357899142e9" xmlns:ns3="583baaca-c19c-4192-b2cd-0744d2ee074e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1d20402c4e9c28c599315114b26f4f6" ns2:_="" ns3:_="">
     <xsd:import namespace="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
     <xsd:import namespace="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -3750,57 +4195,59 @@
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Application Data Set Key</vt:lpstr>
+      <vt:lpstr>Storage Size Fields</vt:lpstr>
+      <vt:lpstr>System Size Fields</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chad Worth</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>