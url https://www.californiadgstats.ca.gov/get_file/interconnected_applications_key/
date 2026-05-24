--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -7,58 +7,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58604901-0F33-40A2-9562-267E27C4C984}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82FF83B1-4DD8-4410-B5DB-F3D309B852E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Application Data Set Key" sheetId="2" r:id="rId1"/>
     <sheet name="Storage Size Fields" sheetId="3" r:id="rId2"/>
     <sheet name="System Size Fields" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -106,63 +106,57 @@
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t xml:space="preserve">Additional Details </t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Application Id</t>
   </si>
   <si>
     <t>Unique identifier for each interconnection request (application)</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Preceding Id</t>
   </si>
   <si>
     <t>Application Id for an interconnection application which precedes the current interconnection application</t>
   </si>
   <si>
-    <t>SCE does not submit preceding IDs for their applications.</t>
-[...1 lines deleted...]
-  <si>
     <t>C</t>
   </si>
   <si>
     <t>Superseding Id</t>
   </si>
   <si>
     <t>Application Id for an interconnection application which supersedes the current interconnection application</t>
-  </si>
-[...1 lines deleted...]
-    <t>SCE does not submit superseding IDs for their applications.</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Matched CSI Application Number</t>
   </si>
   <si>
     <t>Matched CSI application Id from the CSI Working Data Set</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Application Status</t>
   </si>
   <si>
     <t>Current status of the application in the application process (Interconnected, Decommissioned)</t>
   </si>
   <si>
     <t xml:space="preserve">F </t>
   </si>
   <si>
     <t>Utility</t>
   </si>
@@ -1093,102 +1087,50 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">SDG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>For SDG&amp;E, since there is only one system per application, when a system gets decommissioned, only that system's associated application will be decommissioned. Customers are required to notify SDG&amp;E of decommissions.
 SDGE has more detailed decommissioned sub-statuses, which are the following:
 - Destroyed: the system was destroyed, likely due to a natural disaster
 - Deactivated: the customer reaches out to notify SDGE that they are not using their system, but it has not been removed from the premise
 - Removed: the system has been removed from the premise</t>
     </r>
   </si>
   <si>
-    <t>If an application transitions from one tariff to another tariff, for example aging out of NEM 2.0 after 20 years, the tariff field on the interconnection application is not updated to note the new tariff. That update is only captured in the IOUs' billing systems.</t>
-[...50 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">This dataset contains both fossil fuel and renewable electrical generation facilities (REGF). However, only REGF generators can receive the NEM tariff. For a detailed definition of REGF, see Pub. Util. Code. § 2827(b). Backup generators (BUGs) are fossil fuel generators and are interconnected differently per IOU.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">PG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Allows multiple technology types per application, so each row may contain different technologies. External inverters are noted as a separate category for PG&amp;E applications. BUGs that are categorized as "make-before-break" are required to be reported to PGE through a Rule 21 interconnection application and show up on this dataset. BUGs categorized as "break-before-make" are also reported in this dataset but are reported through a separate optional form not considered Rule 21.
 </t>
     </r>
@@ -1275,74 +1217,50 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 SCE automatically populates this field once the application is given PTO using portal timestamps. Applications for isolated operating mode generators (aka backup generators) are not assigned an App Approved Date. There also may be missing dates for applications submitted prior to 2015. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">SDG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>They have 75 old applications without dates that were manually added into their databases. Other missing application dates may be due to errors in their code and can be addressed once identified. This is manually entered by SDG&amp;E staff.</t>
-    </r>
-[...22 lines deleted...]
--The fields may be 0 if an applicant with solar installs non-export storage.</t>
     </r>
   </si>
   <si>
     <t>The maximum storage capacity, which is the combined maximum amount of electricity, measured in kilowatt hours, that the installed storage system can safely hold</t>
   </si>
   <si>
     <t xml:space="preserve">The maximum continuous discharge rate, which is the highest amount of power a storage system can release continuously, without interruption, under safe operating conditions (aka maximum steady output); measured in kilowatts
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">PG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
@@ -1377,78 +1295,50 @@
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">SDG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>The user is only allowed to select values from a drop-down menu that is a combination of CEC equipment and SDGE-approved equipment. If a system is not found in the drop-down list, it is referred to the SDGE Engineering staff for approval. Once approved, it is added to the drop-down list.</t>
     </r>
   </si>
   <si>
     <t>Storage Size (kW)</t>
-  </si>
-[...26 lines deleted...]
-    </r>
   </si>
   <si>
     <t>IOU</t>
   </si>
   <si>
     <t>PG&amp;E</t>
   </si>
   <si>
     <t xml:space="preserve">Field as written on the interconnection application: Maximum Storage Capacity (kWh)
 This field is manually entered by the applicant, even if the applicant selects storage equipment from the manufacturer/model dropdown menu. This is intentional as hand-keying in the value gives the applicant flexibility in what is entered. A customer may want to purposefully limit the battery capacity and not utilize the maximum capacity of the battery.
 </t>
   </si>
   <si>
     <t>Field as written on the interconnection application: Nameplate Rating (kW)
 This field should contain the storage system's continuous discharge rate. However, there is no clarification provided on the application as to whether the applicant should enter nameplate peak output or continuous output. Thus what is being reported is likely inconsistent.
 Storage Size (kW), the field reported to DGStats, is the net sum of all storage nameplate ratings (kW) for new and decommissioned equipment. New and existing equipment is assigned a positive value (kW) and decommissioned equipment is assigned a negative value (kW). For non-export applications the Storage Size field is reported as 0 kW because the battery is not discharging to the grid.
 When filling out the interconnection application, an applicant has two options. They can either 1) Select equipment make/model from the equipment dropdown menu, or 2) Manually enter the equipment details, if it not found on the equipment dropdown menu. If option 1 is selected, then the Nameplate Rating (kW) is automatically populated. If option 2 is selected, then the applicant hand keys in the manufacturer and model name. The applicant also hand keys in the Nameplate Rating (kW) and Max Storage Capacity (kWh) fields. After the application is submitted, a manual review of the equipment details is completed by the application review team. The review team confirms that the equipment is on the CEC list, reviews the specifications sheet and the value submitted in the Nameplate Rating (kW) field, and overwrites it if what the applicant entered was not accurate. The new equipment is also added to the dropdown list once the spec documents have been received and approved.</t>
   </si>
   <si>
     <t>SCE</t>
   </si>
   <si>
     <t xml:space="preserve">Field as written on the interconnection application: Energy Storage Max Capacity (kWh)
 Currently, applicants cannot select battery equipment from a validated dropdown list. As such, this is a required field that is always manually entered by the applicant. </t>
   </si>
@@ -1541,53 +1431,50 @@
   <si>
     <t>Testing Condition</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Interconnection Application Field Name</t>
   </si>
   <si>
     <t>DGStats Field Name</t>
   </si>
   <si>
     <t>Data for new interconnection applications is added to the data set on a monthly basis. Please note that updates to existing applications take place on a quarterly basis rather than a monthly basis. For example, an existing application's status may need to be retroactively updated from 'interconnected' to 'decommissioned'. In rare cases, applications may be terminated and deleted from the dataset post-publication. Please see the 'System Size Fields' and 'Storage Size Fields' for detailed information about the System Size DC, System Size AC, Storage Capacity, and Storage Size fields.</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>BA-&gt;</t>
   </si>
   <si>
     <t>VNEM Identification</t>
   </si>
   <si>
-    <t>Updated 04-17-2026</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">PG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>PG&amp;E allows the publication of city name for non-NEM Rule 21 interconnection applications.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
@@ -1669,50 +1556,310 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 SCE does not validate addresses. SCE does not allow the publication of city name or zip code for non-NEM Rule 21 interconnection applications. Zip code and city, in conjunction with other information provided in this report, could be leveraged to identify customers because there are relatively few non-NEM Rule 21 applications.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>SDG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 SDG&amp;E does not allow the publication of zip code for non-NEM Rule 21 interconnection applications.</t>
+    </r>
+  </si>
+  <si>
+    <t>Updated 05-05-2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If an application transitions from one tariff to another tariff, for example aging out of NEM 2.0 after 20 years, the tariff field on the interconnection application is not updated to note the new tariff. That update is only captured in the IOUs' billing systems.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+A response of 1.0&amp;2.0 indicates that the application contains equipment on multiple NEM tariffs. Some equipment is on NEM 1.0 and others are on NEM 2.0. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The values may be a mix of Standard Test Condition (STC) and PVUSA Test Condition (PTC), depending on the utility. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+PG&amp;E reports PTC. When a customer submits an application that involves equipment decommissioning, PG&amp;E reports the system (or storage) size values for the decommissioned equipment as a negative number to represent that the equipment is being removed. The original application equipment value remains positive, and the superseding application value is reported as a negative. This ensures that the sum of the system/storage sizes across all the applications for the property (preceding and superseding) is always equal to the actual amount of generation and/or storage on the property. PG&amp;E applications can simultaneously contain equipment additions and decommissions. In such cases, the system/storage size values will be smaller than the actual size of the newly installed equipment, due to the subtraction of the decommissioned equipment size.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">SDG&amp;E
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Applications prior to 2011 that have been decommissioned may have a 0 for system size. SDG&amp;E's application systems during this time period overwrote a value of 0 over the original system size when a system was decommissioned. Unfortunately the original sizes are not retrievable. This issue impacts less than 1% of the SDG&amp;E's total Interconnected Applications dataset. 
+SDG&amp;E does not validate DC project size.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">PG&amp;E
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">When a customer submits an application that involves equipment decommissioning, PG&amp;E reports the system (or storage) size values for the decommissioned equipment as a negative number to represent that the equipment is being removed. The original application equipment value remains positive, and the superseding application value is reported as a negative. This ensures that the sum of the system/storage sizes across all the applications for the property (preceding and superseding) is always equal to the actual amount of generation and/or storage on the property. PG&amp;E applications can simultaneously contain equipment additions and decommissions. In such cases, the system/storage size values will be smaller than the actual size of the newly installed equipment, due to the subtraction of the decommissioned equipment size.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SDG&amp;E
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Applications prior to 2011 that have been decommissioned may have a 0 for system size. SDG&amp;E's application systems during this time period overwrote a value of 0 over the original system size when a system was decommissioned. Unfortunately the original sizes are not retrievable. This issue impacts less than 1% of the SDG&amp;E's total Interconnected Applications dataset. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+There may be valid cases where the Storage Capacity (kWh) and Storage Size (kW AC) fields are 0 for an application. 
+-This may occur if storage equipment is replaced in a superseding application by equipment that is equal to or less than the Storage Capacity (kWh) and Storage Size (kW AC) of the previous equipment (known as a like-for-like replacement).
+-The Storage Capacity (kWh) and Storage Size (kW AC) may also be 0 if the application is to change the tariff to NEM Aggregation (NEMA).
+-The fields may be 0 if the application is adding solar-only to a property with existing storage. On each application, PG&amp;E requests the customer to note every technology installed at the property, including existing technologies. PG&amp;E then populates the Technology Type field with the existing technology types, but does not include their capacity or size in the Storage Capacity (kWh) and Storage Size (kW) fields (only the details for the equipment being added or decommissioned through the application is included in these fields). For example, an application to add additional solar could be submitted for a project site with existing solar and storage. In that case the superseding application’s technology type field would indicate ‘photovoltaic’ and ‘battery energy storage’ but only the new solar would be accounted for in the System Size AC and System Size DC fields. The Storage Capacity (kWh) and Storage Size (kW AC) fields would be 0 or blank.
+-The fields may be 0 if an applicant with solar installs non-export storage.
+When a customer submits an application that involves equipment decommissioning, PG&amp;E reports the system (or storage) size values for the decommissioned equipment as a negative number to represent that the equipment is being removed. The original application equipment value remains positive, and the superseding application value is reported as a negative. This ensures that the sum of the system/storage sizes across all the applications for the property (preceding and superseding) is always equal to the actual amount of generation and/or storage on the property. PG&amp;E applications can simultaneously contain equipment additions and decommissions. In such cases, the system/storage size values will be smaller than the actual size of the newly installed equipment, due to the subtraction of the decommissioned equipment size.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Please note this field was previously named ‘Storage Size (kW AC’). The name has been updated because either AC or DC may be reported here. Batteries without integrated inverters report the maximum continuous discharge rate in kW DC while batteries with an integrated inverter likely report in kW AC. We can confirm the latter is done for Tesla batteries.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+PG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+There may be valid cases where the Storage Capacity (kWh) and Storage Size (kW AC) fields are 0 for an application. 
+-This may occur if storage equipment is replaced in a superseding application by equipment that is equal to or less than the Storage Capacity (kWh) and Storage Size (kW AC) of the previous equipment (known as a like-for-like replacement).
+-The Storage Capacity (kWh) and Storage Size (kW AC) may also be 0 if the application is to change the tariff to NEM Aggregation (NEMA).
+-The fields may be 0 if the application is adding solar-only to a property with existing storage. On each application, PG&amp;E requests the customer to note every technology installed at the property, including existing technologies. PG&amp;E then populates the Technology Type field with the existing technology types, but does not include their capacity or size in the Storage Capacity (kWh) and Storage Size (kW) fields (only the details for the equipment being added or decommissioned through the application is included in these fields). For example, an application to add additional solar could be submitted for a project site with existing solar and storage. In that case the superseding application’s technology type field would indicate ‘photovoltaic’ and ‘battery energy storage’ but only the new solar would be accounted for in the System Size AC and System Size DC fields. The Storage Capacity (kWh) and Storage Size (kW AC) fields would be 0 or blank.
+-The fields may be 0 if an applicant with solar installs non-export storage.
+When a customer submits an application that involves equipment decommissioning, PG&amp;E reports the system (or storage) size values for the decommissioned equipment as a negative number to represent that the equipment is being removed. The original application equipment value remains positive, and the superseding application value is reported as a negative. This ensures that the sum of the system/storage sizes across all the applications for the property (preceding and superseding) is always equal to the actual amount of generation and/or storage on the property. PG&amp;E applications can simultaneously contain equipment additions and decommissions. In such cases, the system/storage size values will be smaller than the actual size of the newly installed equipment, due to the subtraction of the decommissioned equipment size.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SCE does not submit preceding IDs for its applications.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SDG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Preceding ID is inconsistently provided for SDG&amp;E applications. Particularly in cases of paired solar and storage the preceding/superseding application IDs may not be comprehensively reported.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SCE does not submit superseding IDs for their applications.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SDG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Preceding ID is inconsistently provided for SDG&amp;E applications. Particularly in cases of paired solar and storage the preceding/superseding application IDs may not be comprehensively reported.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2413,73 +2560,73 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="33" borderId="10" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="79">
     <cellStyle name="20% - Accent1 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="64" xr:uid="{18E92049-FCAD-436F-8A3B-FEB7658C48D1}"/>
     <cellStyle name="20% - Accent2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 3" xfId="66" xr:uid="{83727F65-1C34-4048-B590-EEA7500693C6}"/>
     <cellStyle name="20% - Accent3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 3" xfId="68" xr:uid="{3A6353E8-E870-46B7-9EE9-18B88481D329}"/>
     <cellStyle name="20% - Accent4 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 3" xfId="70" xr:uid="{78CC4500-1B72-4A0D-B721-31106F3789D2}"/>
     <cellStyle name="20% - Accent5 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 3" xfId="72" xr:uid="{0868C8F2-216F-4457-825E-134EEB1A7178}"/>
     <cellStyle name="20% - Accent6 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent6 2 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent6 2 3" xfId="74" xr:uid="{4EC1A31A-C727-45EF-9A75-D57A34EA3D58}"/>
     <cellStyle name="40% - Accent1 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent1 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent1 2 3" xfId="65" xr:uid="{9928544B-B160-4CFD-803C-22BC4866543E}"/>
     <cellStyle name="40% - Accent2 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
@@ -2861,1074 +3008,1085 @@
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T00:18:49.04" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{68670C82-CCB0-4C78-9A67-86F9BA443C05}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Regarding the first question - I reworded for clarity.
 Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
 Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T16:12:01.05" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{7DB572F1-5938-4FA3-A3CA-0A48F71751E8}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Thanks for clarifying and making the edit. 
 My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T17:20:24.07" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{551D54FA-A69A-4B0C-B537-E141EEACA8D7}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="34.453125" customWidth="1"/>
     <col min="3" max="3" width="30.1796875" customWidth="1"/>
     <col min="4" max="4" width="121.81640625" style="15" customWidth="1"/>
     <col min="5" max="5" width="84.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="43" t="s">
-        <v>231</v>
+      <c r="A2" s="36" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="58" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="40" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="41"/>
+      <c r="A3" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
     </row>
     <row r="4" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16"/>
     </row>
     <row r="5" spans="1:5" ht="205.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="11" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="87" x14ac:dyDescent="0.35">
+      <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="D7" s="11" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D8" s="7"/>
     </row>
     <row r="9" spans="1:5" ht="409.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" s="7" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E9" s="12"/>
     </row>
     <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="8" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D10" s="7"/>
     </row>
     <row r="11" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="11" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="11" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A13" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="11" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="315" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="11" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="109.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="11" t="s">
-        <v>187</v>
+        <v>228</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="D16" s="11" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="290" x14ac:dyDescent="0.35">
+      <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="9" t="s">
+      <c r="B17" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="D16" s="11" t="s">
+      <c r="C17" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="348" x14ac:dyDescent="0.35">
+      <c r="A18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C18" s="18" t="s">
         <v>186</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      </c>
       <c r="D18" s="17" t="s">
-        <v>195</v>
+        <v>231</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D19" s="7"/>
     </row>
     <row r="20" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D20" s="7"/>
     </row>
     <row r="21" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A21" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="7" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D21" s="7"/>
     </row>
     <row r="22" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="D22" s="7" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="D23" s="7" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A24" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B24" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="137.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B25" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" s="11" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="264" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B26" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" s="11" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="195.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B27" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" s="11" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B28" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" s="11" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A29" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="9" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D29" s="7"/>
     </row>
     <row r="30" spans="1:4" ht="145" x14ac:dyDescent="0.35">
       <c r="A30" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="B30" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" s="11" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A31" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="9" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D31" s="7"/>
     </row>
     <row r="32" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A32" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="7" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D32" s="7"/>
     </row>
     <row r="33" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A33" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" s="7" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A34" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="7" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D34" s="7"/>
     </row>
     <row r="35" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A35" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="B35" s="7" t="s">
+      <c r="D35" s="11" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A36" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C36" s="7" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D36" s="7"/>
     </row>
     <row r="37" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A37" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" s="7" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D37" s="7"/>
     </row>
     <row r="38" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A38" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" s="7" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D38" s="7"/>
     </row>
     <row r="39" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A39" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="7" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D39" s="7"/>
     </row>
     <row r="40" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A40" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C40" s="7" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D40" s="7"/>
     </row>
     <row r="41" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A41" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" s="7" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D41" s="7"/>
     </row>
     <row r="42" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A42" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C42" s="7" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D42" s="7"/>
     </row>
     <row r="43" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A43" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="7" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D43" s="7"/>
     </row>
     <row r="44" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A44" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C44" s="7" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D44" s="7"/>
     </row>
     <row r="45" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A45" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C45" s="7" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D45" s="7"/>
     </row>
     <row r="46" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A46" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="B46" s="7" t="s">
+      <c r="D46" s="7" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A47" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C47" s="7" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D47" s="7"/>
     </row>
     <row r="48" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A48" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C48" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="B48" s="7" t="s">
+      <c r="D48" s="7"/>
+    </row>
+    <row r="49" spans="1:4" ht="119.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="14" t="s">
         <v>137</v>
       </c>
-      <c r="C48" s="7" t="s">
+      <c r="B49" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="D48" s="7"/>
-[...2 lines deleted...]
-      <c r="A49" s="14" t="s">
+      <c r="C49" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="B49" s="7" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="D49" s="11" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="277.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C50" s="9" t="s">
         <v>142</v>
       </c>
-      <c r="B50" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D50" s="11" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A51" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="7" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="D51" s="7"/>
     </row>
     <row r="52" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A52" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C52" s="7" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D52" s="7"/>
     </row>
     <row r="53" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A53" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C53" s="11" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="D53" s="7"/>
     </row>
     <row r="54" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A54" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="C54" s="11" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="D54" s="7"/>
     </row>
     <row r="55" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A55" s="33" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B55" s="34" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C55" s="32" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D55" s="35"/>
     </row>
     <row r="56" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A56" s="33" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B56" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="D56" s="7"/>
+    </row>
+    <row r="57" spans="1:4" ht="216" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="37" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" s="7" t="s">
         <v>158</v>
       </c>
-      <c r="C56" s="11" t="s">
+      <c r="C57" s="11" t="s">
         <v>159</v>
       </c>
-      <c r="D56" s="7"/>
-[...5 lines deleted...]
-      <c r="B57" s="7" t="s">
+      <c r="D57" s="39" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A58" s="38"/>
+      <c r="B58" s="7" t="s">
         <v>160</v>
       </c>
-      <c r="C57" s="11" t="s">
+      <c r="C58" s="11" t="s">
         <v>161</v>
       </c>
-      <c r="D57" s="38" t="s">
-[...5 lines deleted...]
-      <c r="B58" s="7" t="s">
+      <c r="D58" s="39"/>
+    </row>
+    <row r="59" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="38"/>
+      <c r="B59" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="C58" s="11" t="s">
+      <c r="C59" s="11" t="s">
         <v>163</v>
       </c>
-      <c r="D58" s="38"/>
-[...3 lines deleted...]
-      <c r="B59" s="7" t="s">
+      <c r="D59" s="39"/>
+    </row>
+    <row r="60" spans="1:4" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="38"/>
+      <c r="B60" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="C59" s="11" t="s">
+      <c r="C60" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="D59" s="38"/>
-[...3 lines deleted...]
-      <c r="B60" s="7" t="s">
+      <c r="D60" s="39"/>
+    </row>
+    <row r="61" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="38"/>
+      <c r="B61" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="C60" s="7" t="s">
+      <c r="C61" s="7" t="s">
         <v>167</v>
       </c>
-      <c r="D60" s="38"/>
-[...3 lines deleted...]
-      <c r="B61" s="7" t="s">
+      <c r="D61" s="40" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="38"/>
+      <c r="B62" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="C61" s="7" t="s">
+      <c r="C62" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="D61" s="39" t="s">
-[...5 lines deleted...]
-      <c r="B62" s="7" t="s">
+      <c r="D62" s="40"/>
+    </row>
+    <row r="63" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="38"/>
+      <c r="B63" s="7" t="s">
         <v>170</v>
       </c>
-      <c r="C62" s="7" t="s">
+      <c r="C63" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="D62" s="39"/>
-[...9 lines deleted...]
-      <c r="D63" s="39"/>
+      <c r="D63" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A57:A63"/>
     <mergeCell ref="D57:D60"/>
     <mergeCell ref="D61:D63"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4984D304-11AE-4B79-84C7-DBFE2DC53DC6}">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.1796875" style="28"/>
     <col min="2" max="2" width="71.7265625" style="19" customWidth="1"/>
     <col min="3" max="3" width="81.26953125" style="19" customWidth="1"/>
     <col min="4" max="16384" width="9.1796875" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="31" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="27" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B1" s="30" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1" s="30" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="357.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="29" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B2" s="20" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C2" s="20" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="297.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="29" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="B3" s="20" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C3" s="20" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="178.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="29" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B4" s="20" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="C4" s="20" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{815EE50E-1643-4AE5-931D-5D6271188DBB}">
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="25"/>
     <col min="2" max="2" width="19" style="21" customWidth="1"/>
     <col min="3" max="3" width="37.453125" style="21" customWidth="1"/>
     <col min="4" max="4" width="110.453125" style="22" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" style="22" customWidth="1"/>
     <col min="6" max="16384" width="8.7265625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="28" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="26" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B1" s="26" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="C1" s="26" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="D1" s="26" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="E1" s="26" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="218.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="42" t="s">
-        <v>222</v>
+      <c r="A2" s="43" t="s">
+        <v>215</v>
       </c>
       <c r="B2" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C2" s="24" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="D2" s="23" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="E2" s="23" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="245.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="43"/>
+      <c r="B3" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="24" t="s">
+        <v>212</v>
+      </c>
+      <c r="D3" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="E3" s="23" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="175.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="43" t="s">
+        <v>193</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="D4" s="23" t="s">
         <v>209</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="A4" s="42" t="s">
+      <c r="E4" s="23" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="378" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="43"/>
+      <c r="B5" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="43" t="s">
+        <v>205</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>203</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="43"/>
+      <c r="B7" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="D7" s="23" t="s">
         <v>200</v>
       </c>
-      <c r="B4" s="24" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="E7" s="23" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="583baaca-c19c-4192-b2cd-0744d2ee074e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4cc6076d-e27c-4e30-aa8b-1357899142e9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E4335A4A02B0FB45A58F5DBEBCF86717" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c318e7cf0d2a172f94ee563a71f7bd7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4cc6076d-e27c-4e30-aa8b-1357899142e9" xmlns:ns3="583baaca-c19c-4192-b2cd-0744d2ee074e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1d20402c4e9c28c599315114b26f4f6" ns2:_="" ns3:_="">
     <xsd:import namespace="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
     <xsd:import namespace="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -4119,111 +4277,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48065A1E-53D4-4A2F-A1D2-2CBD63ED9AAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
+    <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6C5078A-5DAC-478A-877B-C47EAD23C8B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
     <ds:schemaRef ds:uri="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A733DB1-1804-4AB0-B4CD-2B146F9CD3B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Application Data Set Key</vt:lpstr>
       <vt:lpstr>Storage Size Fields</vt:lpstr>
       <vt:lpstr>System Size Fields</vt:lpstr>
     </vt:vector>