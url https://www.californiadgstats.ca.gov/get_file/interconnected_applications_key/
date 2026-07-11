--- v2 (2026-05-24)
+++ v3 (2026-07-11)
@@ -7,58 +7,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82FF83B1-4DD8-4410-B5DB-F3D309B852E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C9473339-BB11-4C5F-BEB3-1EA13EE11C63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Application Data Set Key" sheetId="2" r:id="rId1"/>
     <sheet name="Storage Size Fields" sheetId="3" r:id="rId2"/>
     <sheet name="System Size Fields" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -1559,53 +1559,50 @@
 SCE does not validate addresses. SCE does not allow the publication of city name or zip code for non-NEM Rule 21 interconnection applications. Zip code and city, in conjunction with other information provided in this report, could be leveraged to identify customers because there are relatively few non-NEM Rule 21 applications.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>SDG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 SDG&amp;E does not allow the publication of zip code for non-NEM Rule 21 interconnection applications.</t>
     </r>
   </si>
   <si>
-    <t>Updated 05-05-2026</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">If an application transitions from one tariff to another tariff, for example aging out of NEM 2.0 after 20 years, the tariff field on the interconnection application is not updated to note the new tariff. That update is only captured in the IOUs' billing systems.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>PG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 A response of 1.0&amp;2.0 indicates that the application contains equipment on multiple NEM tariffs. Some equipment is on NEM 1.0 and others are on NEM 2.0. </t>
     </r>
   </si>
   <si>
@@ -1817,50 +1814,53 @@
       </rPr>
       <t xml:space="preserve">
 SCE does not submit superseding IDs for their applications.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>SDG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Preceding ID is inconsistently provided for SDG&amp;E applications. Particularly in cases of paired solar and storage the preceding/superseding application IDs may not be comprehensively reported.</t>
     </r>
+  </si>
+  <si>
+    <t>Updated 06-24-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2560,73 +2560,73 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="33" borderId="10" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="78" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="78" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="79">
     <cellStyle name="20% - Accent1 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="64" xr:uid="{18E92049-FCAD-436F-8A3B-FEB7658C48D1}"/>
     <cellStyle name="20% - Accent2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 3" xfId="66" xr:uid="{83727F65-1C34-4048-B590-EEA7500693C6}"/>
     <cellStyle name="20% - Accent3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 3" xfId="68" xr:uid="{3A6353E8-E870-46B7-9EE9-18B88481D329}"/>
     <cellStyle name="20% - Accent4 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 3" xfId="70" xr:uid="{78CC4500-1B72-4A0D-B721-31106F3789D2}"/>
     <cellStyle name="20% - Accent5 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent5 2 3" xfId="72" xr:uid="{0868C8F2-216F-4457-825E-134EEB1A7178}"/>
     <cellStyle name="20% - Accent6 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent6 2 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent6 2 3" xfId="74" xr:uid="{4EC1A31A-C727-45EF-9A75-D57A34EA3D58}"/>
     <cellStyle name="40% - Accent1 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent1 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent1 2 3" xfId="65" xr:uid="{9928544B-B160-4CFD-803C-22BC4866543E}"/>
     <cellStyle name="40% - Accent2 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
@@ -3008,134 +3008,134 @@
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T00:18:49.04" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{68670C82-CCB0-4C78-9A67-86F9BA443C05}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Regarding the first question - I reworded for clarity.
 Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
 Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T16:12:01.05" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{7DB572F1-5938-4FA3-A3CA-0A48F71751E8}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Thanks for clarifying and making the edit. 
 My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T17:20:24.07" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{551D54FA-A69A-4B0C-B537-E141EEACA8D7}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="34.453125" customWidth="1"/>
     <col min="3" max="3" width="30.1796875" customWidth="1"/>
     <col min="4" max="4" width="121.81640625" style="15" customWidth="1"/>
     <col min="5" max="5" width="84.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="36" t="s">
-        <v>226</v>
+      <c r="A2" s="43" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="58" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="40" t="s">
         <v>220</v>
       </c>
-      <c r="B3" s="42"/>
-[...1 lines deleted...]
-      <c r="D3" s="42"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
     </row>
     <row r="4" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16"/>
     </row>
     <row r="5" spans="1:5" ht="205.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="7"/>
     </row>
     <row r="9" spans="1:5" ht="409.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="7" t="s">
@@ -3200,93 +3200,93 @@
     <row r="14" spans="1:5" ht="315" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="109.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="11" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="11" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="290" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>185</v>
       </c>
       <c r="D17" s="17" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="348" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>188</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>186</v>
       </c>
       <c r="D18" s="17" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="7"/>
     </row>
     <row r="20" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="7"/>
@@ -3636,51 +3636,51 @@
       <c r="D47" s="7"/>
     </row>
     <row r="48" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A48" s="14" t="s">
         <v>134</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D48" s="7"/>
     </row>
     <row r="49" spans="1:4" ht="119.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="14" t="s">
         <v>137</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>138</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D49" s="11" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="277.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D50" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A51" s="14" t="s">
         <v>143</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>145</v>
@@ -3726,124 +3726,124 @@
     <row r="55" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A55" s="33" t="s">
         <v>155</v>
       </c>
       <c r="B55" s="34" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="32" t="s">
         <v>223</v>
       </c>
       <c r="D55" s="35"/>
     </row>
     <row r="56" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A56" s="33" t="s">
         <v>221</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="11" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="7"/>
     </row>
     <row r="57" spans="1:4" ht="216" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="37" t="s">
+      <c r="A57" s="36" t="s">
         <v>222</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>158</v>
       </c>
       <c r="C57" s="11" t="s">
         <v>159</v>
       </c>
-      <c r="D57" s="39" t="s">
+      <c r="D57" s="38" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="29" x14ac:dyDescent="0.35">
-      <c r="A58" s="38"/>
+      <c r="A58" s="37"/>
       <c r="B58" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>161</v>
       </c>
-      <c r="D58" s="39"/>
+      <c r="D58" s="38"/>
     </row>
     <row r="59" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A59" s="38"/>
+      <c r="A59" s="37"/>
       <c r="B59" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>163</v>
       </c>
-      <c r="D59" s="39"/>
+      <c r="D59" s="38"/>
     </row>
     <row r="60" spans="1:4" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A60" s="38"/>
+      <c r="A60" s="37"/>
       <c r="B60" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="D60" s="39"/>
+      <c r="D60" s="38"/>
     </row>
     <row r="61" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="38"/>
+      <c r="A61" s="37"/>
       <c r="B61" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>167</v>
       </c>
-      <c r="D61" s="40" t="s">
+      <c r="D61" s="39" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A62" s="38"/>
+      <c r="A62" s="37"/>
       <c r="B62" s="7" t="s">
         <v>168</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="D62" s="40"/>
+      <c r="D62" s="39"/>
     </row>
     <row r="63" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A63" s="38"/>
+      <c r="A63" s="37"/>
       <c r="B63" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="D63" s="40"/>
+      <c r="D63" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A57:A63"/>
     <mergeCell ref="D57:D60"/>
     <mergeCell ref="D61:D63"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4984D304-11AE-4B79-84C7-DBFE2DC53DC6}">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.1796875" style="28"/>
     <col min="2" max="2" width="71.7265625" style="19" customWidth="1"/>
     <col min="3" max="3" width="81.26953125" style="19" customWidth="1"/>
@@ -3913,180 +3913,169 @@
     <col min="2" max="2" width="19" style="21" customWidth="1"/>
     <col min="3" max="3" width="37.453125" style="21" customWidth="1"/>
     <col min="4" max="4" width="110.453125" style="22" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" style="22" customWidth="1"/>
     <col min="6" max="16384" width="8.7265625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="28" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="26" t="s">
         <v>189</v>
       </c>
       <c r="B1" s="26" t="s">
         <v>219</v>
       </c>
       <c r="C1" s="26" t="s">
         <v>218</v>
       </c>
       <c r="D1" s="26" t="s">
         <v>217</v>
       </c>
       <c r="E1" s="26" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="218.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="42" t="s">
         <v>215</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>214</v>
       </c>
       <c r="D2" s="23" t="s">
         <v>213</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="245.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="43"/>
+      <c r="A3" s="42"/>
       <c r="B3" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>212</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>211</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="175.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="42" t="s">
         <v>193</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>210</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>209</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="378" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="43"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>207</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>206</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="69" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="42" t="s">
         <v>205</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>204</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>203</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="43"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>201</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>200</v>
       </c>
       <c r="E7" s="23" t="s">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E4335A4A02B0FB45A58F5DBEBCF86717" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c318e7cf0d2a172f94ee563a71f7bd7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4cc6076d-e27c-4e30-aa8b-1357899142e9" xmlns:ns3="583baaca-c19c-4192-b2cd-0744d2ee074e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1d20402c4e9c28c599315114b26f4f6" ns2:_="" ns3:_="">
     <xsd:import namespace="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
     <xsd:import namespace="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -4277,92 +4266,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="583baaca-c19c-4192-b2cd-0744d2ee074e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4cc6076d-e27c-4e30-aa8b-1357899142e9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48065A1E-53D4-4A2F-A1D2-2CBD63ED9AAA}">
-[...16 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6C5078A-5DAC-478A-877B-C47EAD23C8B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
     <ds:schemaRef ds:uri="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48065A1E-53D4-4A2F-A1D2-2CBD63ED9AAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
+    <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A733DB1-1804-4AB0-B4CD-2B146F9CD3B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>