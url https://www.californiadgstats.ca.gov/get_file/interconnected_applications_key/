--- v3 (2026-07-11)
+++ v4 (2026-09-15)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C9473339-BB11-4C5F-BEB3-1EA13EE11C63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B183650-540E-499F-AED1-78930E2E15AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Application Data Set Key" sheetId="2" r:id="rId1"/>
     <sheet name="Storage Size Fields" sheetId="3" r:id="rId2"/>
     <sheet name="System Size Fields" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -74,51 +74,51 @@
     <comment ref="D5" authorId="0" shapeId="0" xr:uid="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Do we mean to say that this is the sum of whichever value is greater, Gross DC or CEC AC? If so, let's reword it that way.
 Additionally, are we sure it's greater? In SDGE's response, we say it's the lesser of inverter nameplate capacity or CEC AC.
 Reply:
     Not sure if we need the last line, unclear how much value it provides.
 Reply:
     Regarding the first question - I reworded for clarity.
 Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
 Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.
 Reply:
     Thanks for clarifying and making the edit. 
 My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?
 Reply:
     I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="235">
   <si>
     <t>Column</t>
   </si>
   <si>
     <t>Field</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t xml:space="preserve">Additional Details </t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Application Id</t>
   </si>
   <si>
     <t>Unique identifier for each interconnection request (application)</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
@@ -209,53 +209,50 @@
     <t>Total direct current (DC) output of distributed generation in kilowatts</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>System Size AC</t>
   </si>
   <si>
     <t>Total alternating current (AC) output of distributed generation in kilowatts</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Storage Capacity (kWh)</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>Inverter Size (kW AC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Total alternating current (AC) power rating of inverter(s) in kilowatts</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Tilt</t>
   </si>
   <si>
     <t>Measure of the angle between a photovoltaic array and a horizontal plane</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
     <t>Azimuth</t>
   </si>
   <si>
     <t>For tilted arrays, the azimuth is number of degrees clockwise from true north</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Mounting Method</t>
   </si>
@@ -1816,51 +1813,119 @@
 SCE does not submit superseding IDs for their applications.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>SDG&amp;E</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Preceding ID is inconsistently provided for SDG&amp;E applications. Particularly in cases of paired solar and storage the preceding/superseding application IDs may not be comprehensively reported.</t>
     </r>
   </si>
   <si>
-    <t>Updated 06-24-2026</t>
+    <t>Updated 09-01-2026</t>
+  </si>
+  <si>
+    <t>Maximum Continous Power Output in kW for the inverter</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+This column corresponds to the Inverter Nameplate Rating (kW) field in PG&amp;E’s Rule 21 interconnection application. For the interconnection application submission to the DGStats vendor, the reporting logic is: 
+Inverter AC Capacity = Sum of all Incorporated Nameplate Capacity (kW) with status New or Move or Decommissioned. 
+-The 'Move' status refers to scenarios where a new inverter is installed and existing panels are "moved" to that inverter. It is not used to move inverters from one point of interconnection to another.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+This column corresponds to the sum of the ‘Net Nameplate Rating’ and ‘CEC Rating’ fields on SCE's Rule 21 Interconnection Application. Both of these have the same definition but show up based on the user selections. The PowerClerk tool has two ways of intaking the same data that feeds into the inverter size column: 1) an open input field for non-listed PV and non-PV equipment, and 2) the PowerClerk PV equipment selector. The fields appear mutually exclusive of each other for any particular generator so one field will always be 0, so adding them allows SCE to consolidate the two fields into a single one for reporting purposes and internal use. 
+Net Nameplate Rating  (kW)/CEC-AC Rating
+- For NBT or NEM generating facilities, this value is the CEC-AC Net Nameplate Rating, which is not the same as the Net Nameplate that accounts for auxiliary loads or station service loads. 
+- For non-NBT generating facilities (e.g., those included in an NBT-MT installation), this capacity value is determined by subtracting the “Auxiliary” or “Station Service” loads used to operate the Generator or Generating Facility. Applicants are not required to supply this value but, if it is not supplied, applicable Standby Charges may be based on the higher “gross” values.
+-  Calculation formula for this field: Solar PV (Qty of Modules) x (PTC Rating) x (Inverter Efficiency %) / 1000
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SDG&amp;E
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">This column corresponds to the Total Inverter Capacity [kW AC Rating] value that’s calculated in Step 4, Section C of the SDG&amp;E's Rule 21 Interconnection Application. This calculation references the Maximum Continuous Output Power (kW) value from the California Energy Commission’s (CEC) Solar Equipment List for Solar Inverters. </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3007,1075 +3072,1088 @@
     <text>Not sure if we need the last line, unclear how much value it provides.</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T00:18:49.04" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{68670C82-CCB0-4C78-9A67-86F9BA443C05}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Regarding the first question - I reworded for clarity.
 Regarding the second question - yes, SCE stated multiple times that's how they determine the DC value that's reported as 'System Size DC'. I think what you're looking at is SDG&amp;E's methodology for determining their System Size AC. SDG&amp;E compares two AC values (inverter capacity or CEC AC rating of the panels) and takes the lesser. SCE is comparing a DC value (gross nameplate rating) and an AC value (CEC AC) and taking the greater of the two because they are wanting to report the DC size, not the AC size. By design, DC size will be greater than or equal to the AC size when it comes to solar systems.
 Regarding your note about keeping the note about Rule 21 information being hand keyed in I do think this provides value for customers. It lets them know that the values for Rule 21 could be even more inconsistent than projects where the applicant's equipment information might be populated through the drop down menu.</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T16:12:01.05" personId="{0A44814F-0220-423A-9DFE-564F95FC315C}" id="{7DB572F1-5938-4FA3-A3CA-0A48F71751E8}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>Thanks for clarifying and making the edit. 
 My reference to the last line is actually the last line of the cell, "PowerClerk reports multiple lines for DC size...". How do you feel about removing that?</text>
   </threadedComment>
   <threadedComment ref="D5" dT="2026-04-07T17:20:24.07" personId="{7BA5DE65-7616-4312-AA14-9959C69CF7A8}" id="{551D54FA-A69A-4B0C-B537-E141EEACA8D7}" parentId="{1A034BD9-CD32-4D34-A1B2-07DC52BDC74A}">
     <text>I think that last sentence can be removed since we do mention net vs. gross nameplate capacity earlier in this section. Removed!</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E63"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+    <sheetView tabSelected="1" topLeftCell="A18" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="34.453125" customWidth="1"/>
     <col min="3" max="3" width="30.1796875" customWidth="1"/>
     <col min="4" max="4" width="121.81640625" style="15" customWidth="1"/>
     <col min="5" max="5" width="84.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A2" s="43" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="58" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="40" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
     </row>
     <row r="4" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="16"/>
     </row>
     <row r="5" spans="1:5" ht="205.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="7"/>
     </row>
     <row r="9" spans="1:5" ht="409.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E9" s="12"/>
     </row>
     <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="7"/>
     </row>
     <row r="11" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="145" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="315" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="11" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="109.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="11" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="11" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="290" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D17" s="17" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="348" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C18" s="18" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D18" s="17" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="186.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>233</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="20" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="C20" s="7" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D20" s="7"/>
     </row>
     <row r="21" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A21" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="C21" s="7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D21" s="7"/>
     </row>
     <row r="22" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="C22" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="D22" s="7" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A23" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="C23" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C23" s="7" t="s">
+      <c r="D23" s="7" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A24" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="C24" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C24" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="11" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="137.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="11" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="264" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="C26" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="11" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="195.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="C27" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="11" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="C28" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="11" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A29" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B29" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="C29" s="9" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D29" s="7"/>
     </row>
     <row r="30" spans="1:4" ht="145" x14ac:dyDescent="0.35">
       <c r="A30" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="C30" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="C30" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="11" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A31" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="B31" s="7" t="s">
+      <c r="C31" s="9" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D31" s="7"/>
     </row>
     <row r="32" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A32" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="B32" s="7" t="s">
+      <c r="C32" s="7" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D32" s="7"/>
     </row>
     <row r="33" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A33" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="B33" s="7" t="s">
+      <c r="C33" s="7" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D33" s="7"/>
     </row>
     <row r="34" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A34" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="B34" s="7" t="s">
+      <c r="C34" s="7" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D34" s="7"/>
     </row>
     <row r="35" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A35" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="B35" s="7" t="s">
+      <c r="C35" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="C35" s="11" t="s">
+      <c r="D35" s="11" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A36" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B36" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="B36" s="7" t="s">
+      <c r="C36" s="7" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D36" s="7"/>
     </row>
     <row r="37" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A37" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="B37" s="7" t="s">
+      <c r="C37" s="7" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D37" s="7"/>
     </row>
     <row r="38" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A38" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="B38" s="7" t="s">
+      <c r="C38" s="7" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D38" s="7"/>
     </row>
     <row r="39" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A39" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="B39" s="7" t="s">
+      <c r="C39" s="7" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D39" s="7"/>
     </row>
     <row r="40" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A40" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="B40" s="7" t="s">
+      <c r="C40" s="7" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D40" s="7"/>
     </row>
     <row r="41" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A41" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="B41" s="7" t="s">
+      <c r="C41" s="7" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="D41" s="7"/>
     </row>
     <row r="42" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A42" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="B42" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="B42" s="7" t="s">
+      <c r="C42" s="7" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D42" s="7"/>
     </row>
     <row r="43" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A43" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="B43" s="7" t="s">
+      <c r="C43" s="7" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="D43" s="7"/>
     </row>
     <row r="44" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A44" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="B44" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="B44" s="7" t="s">
+      <c r="C44" s="7" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D44" s="7"/>
     </row>
     <row r="45" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A45" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="B45" s="7" t="s">
+      <c r="C45" s="7" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D45" s="7"/>
     </row>
     <row r="46" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A46" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="B46" s="7" t="s">
+      <c r="C46" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="C46" s="7" t="s">
+      <c r="D46" s="7" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A47" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="B47" s="7" t="s">
+      <c r="C47" s="7" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D47" s="7"/>
     </row>
     <row r="48" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A48" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="B48" s="7" t="s">
+      <c r="C48" s="7" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="D48" s="7"/>
     </row>
     <row r="49" spans="1:4" ht="119.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B49" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="B49" s="7" t="s">
+      <c r="C49" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="C49" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="11" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="277.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="B50" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="B50" s="7" t="s">
+      <c r="C50" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="C50" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="11" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A51" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="B51" s="7" t="s">
+      <c r="C51" s="7" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D51" s="7"/>
     </row>
     <row r="52" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A52" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="B52" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="B52" s="7" t="s">
+      <c r="C52" s="7" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D52" s="7"/>
     </row>
     <row r="53" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A53" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="B53" s="7" t="s">
         <v>149</v>
       </c>
-      <c r="B53" s="7" t="s">
+      <c r="C53" s="11" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D53" s="7"/>
     </row>
     <row r="54" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A54" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="B54" s="11" t="s">
         <v>152</v>
       </c>
-      <c r="B54" s="11" t="s">
+      <c r="C54" s="11" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="D54" s="7"/>
     </row>
     <row r="55" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A55" s="33" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B55" s="34" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C55" s="32" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D55" s="35"/>
     </row>
     <row r="56" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A56" s="33" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B56" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="C56" s="11" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D56" s="7"/>
     </row>
     <row r="57" spans="1:4" ht="216" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="36" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B57" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C57" s="11" t="s">
         <v>158</v>
       </c>
-      <c r="C57" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="38" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A58" s="37"/>
       <c r="B58" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="C58" s="11" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D58" s="38"/>
     </row>
     <row r="59" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A59" s="37"/>
       <c r="B59" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C59" s="11" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D59" s="38"/>
     </row>
     <row r="60" spans="1:4" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="37"/>
       <c r="B60" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="C60" s="7" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D60" s="38"/>
     </row>
     <row r="61" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="37"/>
       <c r="B61" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C61" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="C61" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="39" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A62" s="37"/>
       <c r="B62" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C62" s="7" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="D62" s="39"/>
     </row>
     <row r="63" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A63" s="37"/>
       <c r="B63" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C63" s="7" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D63" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A57:A63"/>
     <mergeCell ref="D57:D60"/>
     <mergeCell ref="D61:D63"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4984D304-11AE-4B79-84C7-DBFE2DC53DC6}">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.1796875" style="28"/>
     <col min="2" max="2" width="71.7265625" style="19" customWidth="1"/>
     <col min="3" max="3" width="81.26953125" style="19" customWidth="1"/>
     <col min="4" max="16384" width="9.1796875" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="31" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="27" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B1" s="30" t="s">
         <v>41</v>
       </c>
       <c r="C1" s="30" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="357.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="29" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2" s="20" t="s">
         <v>190</v>
       </c>
-      <c r="B2" s="20" t="s">
+      <c r="C2" s="20" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="297.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="29" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3" s="20" t="s">
         <v>193</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="C3" s="20" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="178.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="B4" s="20" t="s">
         <v>196</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="C4" s="20" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{815EE50E-1643-4AE5-931D-5D6271188DBB}">
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="25"/>
     <col min="2" max="2" width="19" style="21" customWidth="1"/>
     <col min="3" max="3" width="37.453125" style="21" customWidth="1"/>
     <col min="4" max="4" width="110.453125" style="22" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" style="22" customWidth="1"/>
     <col min="6" max="16384" width="8.7265625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="28" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="26" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B1" s="26" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C1" s="26" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D1" s="26" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E1" s="26" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="218.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="42" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="24" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D2" s="23" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="E2" s="23" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="245.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="42"/>
       <c r="B3" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D3" s="23" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="E3" s="23" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="175.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="42" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="24" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D4" s="23" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="E4" s="23" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="378" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="42"/>
       <c r="B5" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="24" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D5" s="23" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E5" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="69" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="42" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="24" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D6" s="23" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="E6" s="23" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="42"/>
       <c r="B7" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="24" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D7" s="23" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E7" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="583baaca-c19c-4192-b2cd-0744d2ee074e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4cc6076d-e27c-4e30-aa8b-1357899142e9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E4335A4A02B0FB45A58F5DBEBCF86717" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c318e7cf0d2a172f94ee563a71f7bd7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4cc6076d-e27c-4e30-aa8b-1357899142e9" xmlns:ns3="583baaca-c19c-4192-b2cd-0744d2ee074e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1d20402c4e9c28c599315114b26f4f6" ns2:_="" ns3:_="">
     <xsd:import namespace="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
     <xsd:import namespace="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -4266,103 +4344,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48065A1E-53D4-4A2F-A1D2-2CBD63ED9AAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
+    <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6C5078A-5DAC-478A-877B-C47EAD23C8B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
     <ds:schemaRef ds:uri="583baaca-c19c-4192-b2cd-0744d2ee074e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="4cc6076d-e27c-4e30-aa8b-1357899142e9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A733DB1-1804-4AB0-B4CD-2B146F9CD3B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>