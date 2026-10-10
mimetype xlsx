--- v4 (2026-09-15)
+++ v5 (2026-10-10)
@@ -4,85 +4,85 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B04201A-9916-4385-9846-54D6E6793109}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E758104-B3C3-442A-B115-3C21B5A224C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Project Site Data Set Key" sheetId="2" r:id="rId1"/>
     <sheet name="System Size Fields" sheetId="7" r:id="rId2"/>
     <sheet name="Storage Fields" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="237">
   <si>
     <t>Application Id</t>
   </si>
   <si>
     <t>Utility</t>
   </si>
   <si>
     <t>Service City</t>
   </si>
   <si>
     <t>Service Zip</t>
   </si>
   <si>
     <t>Service County</t>
   </si>
   <si>
     <t>Technology Type</t>
   </si>
   <si>
     <t>System Size DC</t>
   </si>
   <si>
     <t>System Size AC</t>
   </si>
   <si>
@@ -1216,53 +1216,50 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">SDG&amp;E
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>The user is only allowed to select values from a drop-down menu that is a combination of CEC equipment and SDGE-approved equipment. If a system is not found in the drop-down list, it is referred to the SDGE Engineering staff for approval. Once approved, it is added to the drop-down list.</t>
     </r>
   </si>
   <si>
     <t>Storage Size (kW)</t>
   </si>
   <si>
     <t>Benefitting Accounts</t>
-  </si>
-[...1 lines deleted...]
-    <t>AY-&gt;</t>
   </si>
   <si>
     <t>AX</t>
   </si>
   <si>
     <t>The number of benefitting accounts for each VNEM interconnection.</t>
   </si>
   <si>
     <t>Number of benefitting accounts</t>
   </si>
   <si>
     <t>Inconsistent</t>
   </si>
   <si>
     <t>What is the system output (DC- watts)?</t>
   </si>
   <si>
     <t>PTC</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>SDGE</t>
   </si>
@@ -1514,157 +1511,188 @@
 - Only storage is being added to a site with a existing generator (meaning that the generator was interconnected through a separate, preceding application)
 - Interconnection program is non-export
 - Technology type is wind or another non-solar technology that directly generate AC (solar panels generate DC electricity that must be converted to AC using an inverter)</t>
   </si>
   <si>
     <t>This field is automatically generated within Step 4 of SDG&amp;E's interconnection application interface based on the equipment selected. Refer to SDGE's Rule 21, Sheet 56 Section F for system sizing definitions. From that tariff, the definition of system size for solar systems is the lesser of inverter nameplate capacity (kW) or maximum solar output (CEC-AC rating). For all other generation types, it is the gross nameplate rating of the generator. SDG&amp;E autocalculates this in PVUSA test condition. 
 Applications prior to 2011 that have been decommissioned may have a 0 for system size. SDG&amp;E's application systems during this time period overwrote a value of 0 over the original system size when a system was decommissioned. Unfortunately the original sizes are not retrievable. This issue impacts less than 1% of the SDG&amp;E's total Interconnected Applications dataset.</t>
   </si>
   <si>
     <t xml:space="preserve">This field is freeform entry on the interconnection application. It is not validated as part of the interconnection review process. As such, no definition or clarification is provided on the application; applicants can submit any value in this field.
 Applications prior to 2011 that have been decommissioned may have a 0 for system size. SDG&amp;E's application systems during this time period overwrote a value of 0 over the original system size when a system was decommissioned. Unfortunately the original sizes are not retrievable. This issue impacts less than 1% of the SDG&amp;E's total Interconnected Applications dataset. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Field as written on the interconnection application: Maximum Storage Capacity (kWh)
 This field is manually entered by the applicant, even if the applicant selects storage equipment from the manufacturer/model dropdown menu. This is intentional as hand-keying in the value gives the applicant flexibility in what is entered. A customer may want to purposefully limit the battery capacity and not utilize the maximum capacity of the battery.
 There may be valid cases where the Storage Capacity (kWh) and Storage Size (kW AC) fields are 0 for an application. 
 -This may occur if storage equipment is replaced in a superseding application by equipment that is equal to or less than the Storage Capacity (kWh) and Storage Size (kW AC) of the previous equipment (known as a like-for-like replacement).
 -The Storage Capacity (kWh) and Storage Size (kW AC) may also be 0 if the application is to change the tariff to NEM Aggregation (NEMA).
 -The fields may be 0 if the application is adding solar-only to a property with existing storage. On each application, PG&amp;E requests the customer to note every technology installed at the property, including existing technologies. PG&amp;E then populates the Technology Type field with the existing technology types, but does not include their capacity or size in the Storage Capacity (kWh) and Storage Size (kW) fields (only the details for the equipment being added or decommissioned through the application is included in these fields). For example, an application to add additional solar could be submitted for a project site with existing solar and storage. In that case the superseding application’s technology type field would indicate ‘photovoltaic’ and ‘battery energy storage’ but only the new solar would be accounted for in the System Size AC and System Size DC fields. The Storage Capacity (kWh) and Storage Size (kW AC) fields would be 0 or blank.
 -The fields may be 0 if an applicant with solar installs non-export storage.
 When a customer submits an application that involves equipment decommissioning, PG&amp;E reports the system (or storage) size values for the decommissioned equipment as a negative number to represent that the equipment is being removed. The original application equipment value remains positive, and the superseding application value is reported as a negative. This ensures that the sum of the system/storage sizes across all the applications for the property (preceding and superseding) is always equal to the actual amount of generation and/or storage on the property. PG&amp;E applications can simultaneously contain equipment additions and decommissions. In such cases, the system/storage size values will be smaller than the actual size of the newly installed equipment, due to the subtraction of the decommissioned equipment size.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">The values may be a mix of Standard Test Condition (STC) and PVUSA Test Condition (PTC), depending on the utility. Please see the System Size Fields tab for detailed information about how this field is collected by each IOU.
+</t>
+  </si>
+  <si>
+    <t>Please see the System Size Fields tab for detailed information about how this field is collected by each IOU.</t>
+  </si>
+  <si>
+    <t>Please see the Storage Fields tab for detailed information about how this field is collected by each IOU.</t>
+  </si>
+  <si>
+    <r>
+      <t>Please note this field was previously named ‘Storage Size (kW AC’). The name has been updated because either AC or DC may be reported here. Batteries without integrated inverters report the maximum continuous discharge rate in kW DC while batteries with an integrated inverter likely report in kW AC. 
+Please see the Storage Fields tab for detailed information about how this field is collected by each IOU.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Maximum Continous Power Output in kW for the inverter</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PG&amp;E</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+This column corresponds to the Inverter Nameplate Rating (kW) field in PG&amp;E’s Rule 21 interconnection application. For the interconnection application submission to the DGStats vendor, the reporting logic is: 
+Inverter AC Capacity = Sum of all Incorporated Nameplate Capacity (kW) with status New or Move or Decommissioned. 
+-The 'Move' status refers to scenarios where a new inverter is installed and existing panels are "moved" to that inverter. It is not used to move inverters from one point of interconnection to another.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SCE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+This column corresponds to the sum of the ‘Net Nameplate Rating’ and ‘CEC Rating’ fields on SCE's Rule 21 Interconnection Application. Both of these have the same definition but show up based on the user selections. The PowerClerk tool has two ways of intaking the same data that feeds into the inverter size column: 1) an open input field for non-listed PV and non-PV equipment, and 2) the PowerClerk PV equipment selector. The fields appear mutually exclusive of each other for any particular generator so one field will always be 0, so adding them allows SCE to consolidate the two fields into a single one for reporting purposes and internal use. 
+Net Nameplate Rating  (kW)/CEC-AC Rating
+- For NBT or NEM generating facilities, this value is the CEC-AC Net Nameplate Rating, which is not the same as the Net Nameplate that accounts for auxiliary loads or station service loads. 
+- For non-NBT generating facilities (e.g., those included in an NBT-MT installation), this capacity value is determined by subtracting the “Auxiliary” or “Station Service” loads used to operate the Generator or Generating Facility. Applicants are not required to supply this value but, if it is not supplied, applicable Standby Charges may be based on the higher “gross” values.
+-  Calculation formula for this field: Solar PV (Qty of Modules) x (PTC Rating) x (Inverter Efficiency %) / 1000
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+SDG&amp;E
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">This column corresponds to the Total Inverter Capacity [kW AC Rating] value that’s calculated in Step 4, Section C of the SDG&amp;E's Rule 21 Interconnection Application. This calculation references the Maximum Continuous Output Power (kW) value from the California Energy Commission’s (CEC) Solar Equipment List for Solar Inverters. </t>
+    </r>
+  </si>
+  <si>
     <t>Field as written on the interconnection application: Nameplate Rating (kW)
 This field should contain the storage system's continuous discharge rate. However, there is no clarification provided on the application as to whether the applicant should enter nameplate peak output or continuous output. Thus what is being reported is likely inconsistent.
 Storage Size (kW), the field reported to DGStats, is the net sum of all storage nameplate ratings (kW) for new and decommissioned equipment. New and existing equipment is assigned a positive value (kW) and decommissioned equipment is assigned a negative value (kW). For non-export applications the Storage Size field is reported as 0 kW because the battery is not discharging to the grid.
 When filling out the interconnection application, an applicant has two options. They can either 1) Select equipment make/model from the equipment dropdown menu, or 2) Manually enter the equipment details, if it not found on the equipment dropdown menu. If option 1 is selected, then the Nameplate Rating (kW) is automatically populated. If option 2 is selected, then the applicant hand keys in the manufacturer and model name. The applicant also hand keys in the Nameplate Rating (kW) and Max Storage Capacity (kWh) fields. After the application is submitted, a manual review of the equipment details is completed by the application review team. The review team confirms that the equipment is on the CEC list, reviews the specifications sheet and the value submitted in the Nameplate Rating (kW) field, and overwrites it if what the applicant entered was not accurate. The new equipment is also added to the dropdown list once the spec documents have been received and approved.
+Batteries with integrated inverters, such as Tesla Powerwall 3, are an identified edge case not being accurately reported. In the case of inverter-integrated batteries the applicant should be prompted to enter both an inverter size (kW AC) and a battery nameplate rating (kW AC). Currently however, there are cases where applicants are not providing both, which is resulting in 0 values in the nameplate rating field. For applications that involve a battery with an integrated inverter and have a 0 in the Storage Size field, users may assume the Inverter Size to be the same as the Storage Size.
 There may be valid cases where the Storage Capacity (kWh) and Storage Size (kW AC) fields are 0 for an application. 
 -This may occur if storage equipment is replaced in a superseding application by equipment that is equal to or less than the Storage Capacity (kWh) and Storage Size (kW AC) of the previous equipment (known as a like-for-like replacement).
 -The Storage Capacity (kWh) and Storage Size (kW AC) may also be 0 if the application is to change the tariff to NEM Aggregation (NEMA).
 -The fields may be 0 if the application is adding solar-only to a property with existing storage. On each application, PG&amp;E requests the customer to note every technology installed at the property, including existing technologies. PG&amp;E then populates the Technology Type field with the existing technology types, but does not include their capacity or size in the Storage Capacity (kWh) and Storage Size (kW) fields (only the details for the equipment being added or decommissioned through the application is included in these fields). For example, an application to add additional solar could be submitted for a project site with existing solar and storage. In that case the superseding application’s technology type field would indicate ‘photovoltaic’ and ‘battery energy storage’ but only the new solar would be accounted for in the System Size AC and System Size DC fields. The Storage Capacity (kWh) and Storage Size (kW AC) fields would be 0 or blank.
 -The fields may be 0 if an applicant with solar installs non-export storage.
 When a customer submits an application that involves equipment decommissioning, PG&amp;E reports the system (or storage) size values for the decommissioned equipment as a negative number to represent that the equipment is being removed. The original application equipment value remains positive, and the superseding application value is reported as a negative. This ensures that the sum of the system/storage sizes across all the applications for the property (preceding and superseding) is always equal to the actual amount of generation and/or storage on the property. PG&amp;E applications can simultaneously contain equipment additions and decommissions. In such cases, the system/storage size values will be smaller than the actual size of the newly installed equipment, due to the subtraction of the decommissioned equipment size.</t>
   </si>
   <si>
-    <t xml:space="preserve">The values may be a mix of Standard Test Condition (STC) and PVUSA Test Condition (PTC), depending on the utility. Please see the System Size Fields tab for detailed information about how this field is collected by each IOU.
-[...93 lines deleted...]
-    </r>
+    <t>Updated 10-5-2026</t>
+  </si>
+  <si>
+    <t>AY</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>BB --&gt;</t>
+  </si>
+  <si>
+    <t>Received CA Rebate</t>
+  </si>
+  <si>
+    <t>Incentive Program</t>
+  </si>
+  <si>
+    <t>Rebate Amount</t>
+  </si>
+  <si>
+    <t>Did the applicant receive a CA program rebate?</t>
+  </si>
+  <si>
+    <t>Name of the incentive program</t>
+  </si>
+  <si>
+    <t>Amount of the rebate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2318,51 +2346,51 @@
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="29" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -2428,69 +2456,72 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="33" borderId="10" xfId="107" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="10" xfId="107" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="90" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="90" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="90" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="108">
     <cellStyle name="20% - Accent1" xfId="78" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="64" xr:uid="{18E92049-FCAD-436F-8A3B-FEB7658C48D1}"/>
     <cellStyle name="20% - Accent1 2 4" xfId="92" xr:uid="{EC89A19E-8BA3-47C1-B65C-1EEB814D99D5}"/>
     <cellStyle name="20% - Accent2" xfId="80" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 3" xfId="66" xr:uid="{83727F65-1C34-4048-B590-EEA7500693C6}"/>
     <cellStyle name="20% - Accent2 2 4" xfId="94" xr:uid="{D0F33AFF-8A01-453C-9D19-BAE610DC36C0}"/>
     <cellStyle name="20% - Accent3" xfId="82" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 3" xfId="68" xr:uid="{3A6353E8-E870-46B7-9EE9-18B88481D329}"/>
     <cellStyle name="20% - Accent3 2 4" xfId="96" xr:uid="{DF25999E-8EA9-4737-A712-ACF9DEED61B0}"/>
     <cellStyle name="20% - Accent4" xfId="84" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 3" xfId="70" xr:uid="{78CC4500-1B72-4A0D-B721-31106F3789D2}"/>
     <cellStyle name="20% - Accent4 2 4" xfId="98" xr:uid="{A0D15D1D-A1BF-45DA-B7B4-48763FCA64EB}"/>
     <cellStyle name="20% - Accent5" xfId="86" builtinId="46" customBuiltin="1"/>
@@ -2868,83 +2899,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D61"/>
+  <dimension ref="A1:D64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17:D17"/>
+    <sheetView tabSelected="1" topLeftCell="A50" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D57" sqref="D57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.81640625" style="3"/>
     <col min="2" max="2" width="35" style="3" customWidth="1"/>
     <col min="3" max="3" width="58.90625" style="16" customWidth="1"/>
     <col min="4" max="4" width="102.26953125" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A2" s="43" t="s">
-        <v>225</v>
+      <c r="A2" s="42" t="s">
+        <v>226</v>
       </c>
       <c r="D2" s="22"/>
     </row>
     <row r="3" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="40" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="41"/>
+      <c r="A3" s="39" t="s">
+        <v>210</v>
+      </c>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="232" x14ac:dyDescent="0.35">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>17</v>
       </c>
@@ -2979,163 +3010,163 @@
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="19"/>
     </row>
     <row r="9" spans="1:4" ht="145" x14ac:dyDescent="0.35">
       <c r="A9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="145" x14ac:dyDescent="0.35">
       <c r="A10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="304.5" x14ac:dyDescent="0.35">
       <c r="A12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="199.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="78" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="12" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A15" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>177</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="12" customFormat="1" ht="87" x14ac:dyDescent="0.35">
       <c r="A16" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C16" s="21" t="s">
         <v>178</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="12" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A17" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C17" s="23" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D17" s="23" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="19"/>
     </row>
     <row r="19" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A19" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="19"/>
@@ -3471,51 +3502,51 @@
       <c r="D45" s="19"/>
     </row>
     <row r="46" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A46" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="20" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="19"/>
     </row>
     <row r="47" spans="1:4" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A47" s="9" t="s">
         <v>97</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>114</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A48" s="9" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>131</v>
       </c>
       <c r="D48" s="19"/>
     </row>
     <row r="49" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A49" s="9" t="s">
         <v>148</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D49" s="19"/>
@@ -3544,354 +3575,390 @@
       <c r="C51" s="8" t="s">
         <v>147</v>
       </c>
       <c r="D51" s="19"/>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A52" s="9" t="s">
         <v>151</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D52" s="19"/>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A53" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>181</v>
       </c>
       <c r="C53" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D53" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A54" s="24" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="19"/>
     </row>
-    <row r="55" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B55" s="7" t="s">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A55" s="43" t="s">
+        <v>227</v>
+      </c>
+      <c r="B55" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="D55" s="19"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A56" s="43" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D56" s="19"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A57" s="43" t="s">
+        <v>229</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D57" s="19"/>
+    </row>
+    <row r="58" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="44" t="s">
+        <v>230</v>
+      </c>
+      <c r="B58" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="C55" s="19" t="s">
+      <c r="C58" s="19" t="s">
         <v>133</v>
       </c>
-      <c r="D55" s="39" t="s">
+      <c r="D58" s="38" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="56" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B56" s="7" t="s">
+    <row r="59" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="37"/>
+      <c r="B59" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="C56" s="19" t="s">
+      <c r="C59" s="19" t="s">
         <v>135</v>
       </c>
-      <c r="D56" s="39"/>
-[...3 lines deleted...]
-      <c r="B57" s="7" t="s">
+      <c r="D59" s="38"/>
+    </row>
+    <row r="60" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="37"/>
+      <c r="B60" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="C57" s="19" t="s">
+      <c r="C60" s="19" t="s">
         <v>137</v>
       </c>
-      <c r="D57" s="39"/>
-[...3 lines deleted...]
-      <c r="B58" s="7" t="s">
+      <c r="D60" s="38"/>
+    </row>
+    <row r="61" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="37"/>
+      <c r="B61" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="C58" s="19" t="s">
+      <c r="C61" s="19" t="s">
         <v>139</v>
       </c>
-      <c r="D58" s="39"/>
-[...3 lines deleted...]
-      <c r="B59" s="7" t="s">
+      <c r="D61" s="38"/>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A62" s="37"/>
+      <c r="B62" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="C59" s="19" t="s">
+      <c r="C62" s="19" t="s">
         <v>141</v>
       </c>
-      <c r="D59" s="39" t="s">
+      <c r="D62" s="38" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B60" s="7" t="s">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A63" s="37"/>
+      <c r="B63" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="C60" s="19" t="s">
+      <c r="C63" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="D60" s="39"/>
-[...3 lines deleted...]
-      <c r="B61" s="7" t="s">
+      <c r="D63" s="38"/>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A64" s="37"/>
+      <c r="B64" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="C61" s="19" t="s">
+      <c r="C64" s="19" t="s">
         <v>145</v>
       </c>
-      <c r="D61" s="39"/>
+      <c r="D64" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A55:A61"/>
-[...1 lines deleted...]
-    <mergeCell ref="D59:D61"/>
+    <mergeCell ref="A58:A64"/>
+    <mergeCell ref="D58:D61"/>
+    <mergeCell ref="D62:D64"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{706F87E9-0C9C-48DF-85BB-B581F94045A9}">
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="31"/>
     <col min="2" max="2" width="19" style="30" customWidth="1"/>
     <col min="3" max="3" width="37.453125" style="30" customWidth="1"/>
     <col min="4" max="4" width="158.90625" style="32" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" style="26" customWidth="1"/>
     <col min="6" max="16384" width="8.7265625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="26" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="25" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B1" s="25" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C1" s="25" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D1" s="25" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E1" s="25" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="306" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="42" t="s">
-        <v>199</v>
+      <c r="A2" s="41" t="s">
+        <v>198</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="27" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D2" s="28" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E2" s="29" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="306" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="42"/>
+      <c r="A3" s="41"/>
       <c r="B3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="27" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D3" s="28" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="E3" s="29" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="175.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="42" t="s">
-        <v>196</v>
+      <c r="A4" s="41" t="s">
+        <v>195</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="27" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D4" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E4" s="29" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="378" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="42"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="27" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E5" s="29" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="113.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="42" t="s">
-        <v>190</v>
+      <c r="A6" s="41" t="s">
+        <v>189</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="27" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D6" s="28" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E6" s="29" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="95.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="42"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="27" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D7" s="28" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E7" s="29" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4EA4FD6-4B1E-4117-A428-36AF45BF50A2}">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.1796875" style="26"/>
     <col min="2" max="3" width="143.26953125" style="36" customWidth="1"/>
     <col min="4" max="16384" width="9.1796875" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="34" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="25" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B1" s="33" t="s">
         <v>126</v>
       </c>
       <c r="C1" s="33" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A2" s="29" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B2" s="35" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C2" s="35" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="297.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="29" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B3" s="35" t="s">
+        <v>205</v>
+      </c>
+      <c r="C3" s="35" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="178.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="29" t="s">
+        <v>207</v>
+      </c>
+      <c r="B4" s="35" t="s">
         <v>208</v>
       </c>
-      <c r="B4" s="35" t="s">
+      <c r="C4" s="35" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 