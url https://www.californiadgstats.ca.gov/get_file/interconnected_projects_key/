--- v5 (2026-10-10)
+++ v6 (2026-10-31)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E758104-B3C3-442A-B115-3C21B5A224C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8E0CC482-7AC9-482D-82B3-C731F306385C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="1620" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Project Site Data Set Key" sheetId="2" r:id="rId1"/>
     <sheet name="System Size Fields" sheetId="7" r:id="rId2"/>
     <sheet name="Storage Fields" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="237">
@@ -1618,92 +1618,99 @@
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">This column corresponds to the Total Inverter Capacity [kW AC Rating] value that’s calculated in Step 4, Section C of the SDG&amp;E's Rule 21 Interconnection Application. This calculation references the Maximum Continuous Output Power (kW) value from the California Energy Commission’s (CEC) Solar Equipment List for Solar Inverters. </t>
     </r>
   </si>
   <si>
     <t>Field as written on the interconnection application: Nameplate Rating (kW)
 This field should contain the storage system's continuous discharge rate. However, there is no clarification provided on the application as to whether the applicant should enter nameplate peak output or continuous output. Thus what is being reported is likely inconsistent.
 Storage Size (kW), the field reported to DGStats, is the net sum of all storage nameplate ratings (kW) for new and decommissioned equipment. New and existing equipment is assigned a positive value (kW) and decommissioned equipment is assigned a negative value (kW). For non-export applications the Storage Size field is reported as 0 kW because the battery is not discharging to the grid.
 When filling out the interconnection application, an applicant has two options. They can either 1) Select equipment make/model from the equipment dropdown menu, or 2) Manually enter the equipment details, if it not found on the equipment dropdown menu. If option 1 is selected, then the Nameplate Rating (kW) is automatically populated. If option 2 is selected, then the applicant hand keys in the manufacturer and model name. The applicant also hand keys in the Nameplate Rating (kW) and Max Storage Capacity (kWh) fields. After the application is submitted, a manual review of the equipment details is completed by the application review team. The review team confirms that the equipment is on the CEC list, reviews the specifications sheet and the value submitted in the Nameplate Rating (kW) field, and overwrites it if what the applicant entered was not accurate. The new equipment is also added to the dropdown list once the spec documents have been received and approved.
 Batteries with integrated inverters, such as Tesla Powerwall 3, are an identified edge case not being accurately reported. In the case of inverter-integrated batteries the applicant should be prompted to enter both an inverter size (kW AC) and a battery nameplate rating (kW AC). Currently however, there are cases where applicants are not providing both, which is resulting in 0 values in the nameplate rating field. For applications that involve a battery with an integrated inverter and have a 0 in the Storage Size field, users may assume the Inverter Size to be the same as the Storage Size.
 There may be valid cases where the Storage Capacity (kWh) and Storage Size (kW AC) fields are 0 for an application. 
 -This may occur if storage equipment is replaced in a superseding application by equipment that is equal to or less than the Storage Capacity (kWh) and Storage Size (kW AC) of the previous equipment (known as a like-for-like replacement).
 -The Storage Capacity (kWh) and Storage Size (kW AC) may also be 0 if the application is to change the tariff to NEM Aggregation (NEMA).
 -The fields may be 0 if the application is adding solar-only to a property with existing storage. On each application, PG&amp;E requests the customer to note every technology installed at the property, including existing technologies. PG&amp;E then populates the Technology Type field with the existing technology types, but does not include their capacity or size in the Storage Capacity (kWh) and Storage Size (kW) fields (only the details for the equipment being added or decommissioned through the application is included in these fields). For example, an application to add additional solar could be submitted for a project site with existing solar and storage. In that case the superseding application’s technology type field would indicate ‘photovoltaic’ and ‘battery energy storage’ but only the new solar would be accounted for in the System Size AC and System Size DC fields. The Storage Capacity (kWh) and Storage Size (kW AC) fields would be 0 or blank.
 -The fields may be 0 if an applicant with solar installs non-export storage.
 When a customer submits an application that involves equipment decommissioning, PG&amp;E reports the system (or storage) size values for the decommissioned equipment as a negative number to represent that the equipment is being removed. The original application equipment value remains positive, and the superseding application value is reported as a negative. This ensures that the sum of the system/storage sizes across all the applications for the property (preceding and superseding) is always equal to the actual amount of generation and/or storage on the property. PG&amp;E applications can simultaneously contain equipment additions and decommissions. In such cases, the system/storage size values will be smaller than the actual size of the newly installed equipment, due to the subtraction of the decommissioned equipment size.</t>
   </si>
   <si>
-    <t>Updated 10-5-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>AY</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>BB --&gt;</t>
   </si>
   <si>
     <t>Received CA Rebate</t>
   </si>
   <si>
     <t>Incentive Program</t>
   </si>
   <si>
     <t>Rebate Amount</t>
   </si>
   <si>
     <t>Did the applicant receive a CA program rebate?</t>
   </si>
   <si>
     <t>Name of the incentive program</t>
   </si>
   <si>
     <t>Amount of the rebate</t>
+  </si>
+  <si>
+    <t>Updated 10-21-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2238,290 +2245,290 @@
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="29" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="29" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="45" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="45" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="45" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="45" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="33" borderId="10" xfId="107" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="33" borderId="10" xfId="107" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="33" borderId="10" xfId="107" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="10" xfId="107" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="10" xfId="107" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="107" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="107" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="107" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="90" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="90" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="90" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="107" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="29" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="90" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="108">
     <cellStyle name="20% - Accent1" xfId="78" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="64" xr:uid="{18E92049-FCAD-436F-8A3B-FEB7658C48D1}"/>
     <cellStyle name="20% - Accent1 2 4" xfId="92" xr:uid="{EC89A19E-8BA3-47C1-B65C-1EEB814D99D5}"/>
     <cellStyle name="20% - Accent2" xfId="80" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2 2 3" xfId="66" xr:uid="{83727F65-1C34-4048-B590-EEA7500693C6}"/>
     <cellStyle name="20% - Accent2 2 4" xfId="94" xr:uid="{D0F33AFF-8A01-453C-9D19-BAE610DC36C0}"/>
     <cellStyle name="20% - Accent3" xfId="82" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent3 2 3" xfId="68" xr:uid="{3A6353E8-E870-46B7-9EE9-18B88481D329}"/>
     <cellStyle name="20% - Accent3 2 4" xfId="96" xr:uid="{DF25999E-8EA9-4737-A712-ACF9DEED61B0}"/>
     <cellStyle name="20% - Accent4" xfId="84" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent4 2 3" xfId="70" xr:uid="{78CC4500-1B72-4A0D-B721-31106F3789D2}"/>
     <cellStyle name="20% - Accent4 2 4" xfId="98" xr:uid="{A0D15D1D-A1BF-45DA-B7B4-48763FCA64EB}"/>
     <cellStyle name="20% - Accent5" xfId="86" builtinId="46" customBuiltin="1"/>
@@ -2901,81 +2908,81 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A50" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D57" sqref="D57"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.81640625" style="3"/>
     <col min="2" max="2" width="35" style="3" customWidth="1"/>
     <col min="3" max="3" width="58.90625" style="16" customWidth="1"/>
     <col min="4" max="4" width="102.26953125" style="16" customWidth="1"/>
     <col min="5" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A2" s="42" t="s">
-        <v>226</v>
+      <c r="A2" s="44" t="s">
+        <v>236</v>
       </c>
       <c r="D2" s="22"/>
     </row>
     <row r="3" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="41" t="s">
         <v>210</v>
       </c>
-      <c r="B3" s="40"/>
-[...1 lines deleted...]
-      <c r="D3" s="40"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="232" x14ac:dyDescent="0.35">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>17</v>
       </c>
@@ -3594,291 +3601,291 @@
         <v>152</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>181</v>
       </c>
       <c r="C53" t="s">
         <v>184</v>
       </c>
       <c r="D53" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A54" s="24" t="s">
         <v>182</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="19"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A55" s="43" t="s">
+      <c r="A55" s="37" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D55" s="19"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A56" s="37" t="s">
         <v>227</v>
       </c>
-      <c r="B55" s="14" t="s">
+      <c r="B56" s="14" t="s">
         <v>231</v>
       </c>
-      <c r="C55" s="8" t="s">
+      <c r="C56" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="D55" s="19"/>
-[...2 lines deleted...]
-      <c r="A56" s="43" t="s">
+      <c r="D56" s="19"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A57" s="37" t="s">
         <v>228</v>
       </c>
-      <c r="B56" s="14" t="s">
+      <c r="B57" s="14" t="s">
         <v>232</v>
       </c>
-      <c r="C56" s="8" t="s">
+      <c r="C57" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="D56" s="19"/>
-[...2 lines deleted...]
-      <c r="A57" s="43" t="s">
+      <c r="D57" s="19"/>
+    </row>
+    <row r="58" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="38" t="s">
         <v>229</v>
-      </c>
-[...10 lines deleted...]
-        <v>230</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>133</v>
       </c>
-      <c r="D58" s="38" t="s">
+      <c r="D58" s="40" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="37"/>
+      <c r="A59" s="39"/>
       <c r="B59" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>135</v>
       </c>
-      <c r="D59" s="38"/>
+      <c r="D59" s="40"/>
     </row>
     <row r="60" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A60" s="37"/>
+      <c r="A60" s="39"/>
       <c r="B60" s="7" t="s">
         <v>136</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>137</v>
       </c>
-      <c r="D60" s="38"/>
+      <c r="D60" s="40"/>
     </row>
     <row r="61" spans="1:4" ht="97" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="37"/>
+      <c r="A61" s="39"/>
       <c r="B61" s="7" t="s">
         <v>138</v>
       </c>
       <c r="C61" s="19" t="s">
         <v>139</v>
       </c>
-      <c r="D61" s="38"/>
+      <c r="D61" s="40"/>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A62" s="37"/>
+      <c r="A62" s="39"/>
       <c r="B62" s="7" t="s">
         <v>140</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>141</v>
       </c>
-      <c r="D62" s="38" t="s">
+      <c r="D62" s="40" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A63" s="37"/>
+      <c r="A63" s="39"/>
       <c r="B63" s="7" t="s">
         <v>142</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="D63" s="38"/>
+      <c r="D63" s="40"/>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A64" s="37"/>
+      <c r="A64" s="39"/>
       <c r="B64" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C64" s="19" t="s">
         <v>145</v>
       </c>
-      <c r="D64" s="38"/>
+      <c r="D64" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A58:A64"/>
     <mergeCell ref="D58:D61"/>
     <mergeCell ref="D62:D64"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{706F87E9-0C9C-48DF-85BB-B581F94045A9}">
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="31"/>
     <col min="2" max="2" width="19" style="30" customWidth="1"/>
     <col min="3" max="3" width="37.453125" style="30" customWidth="1"/>
     <col min="4" max="4" width="158.90625" style="32" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" style="26" customWidth="1"/>
     <col min="6" max="16384" width="8.7265625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="26" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="25" t="s">
         <v>203</v>
       </c>
       <c r="B1" s="25" t="s">
         <v>202</v>
       </c>
       <c r="C1" s="25" t="s">
         <v>201</v>
       </c>
       <c r="D1" s="25" t="s">
         <v>200</v>
       </c>
       <c r="E1" s="25" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="306" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>198</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="27" t="s">
         <v>197</v>
       </c>
       <c r="D2" s="28" t="s">
         <v>214</v>
       </c>
       <c r="E2" s="29" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="306" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="41"/>
+      <c r="A3" s="43"/>
       <c r="B3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>196</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>215</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="175.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="43" t="s">
         <v>195</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>194</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>193</v>
       </c>
       <c r="E4" s="29" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="378" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="41"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>191</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>190</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="113.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="43" t="s">
         <v>189</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>188</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>216</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="95.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="41"/>
+      <c r="A7" s="43"/>
       <c r="B7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>186</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>217</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4EA4FD6-4B1E-4117-A428-36AF45BF50A2}">
@@ -3941,50 +3948,59 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010012E2C9D35658054B8B9C1B3F01F7BBAA" ma:contentTypeVersion="" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5f4ffa7b470cde4a2773ca5685556084">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25742cdf-2efc-4304-8911-7b4b86f60c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a0b15b02b8603d76c960e9a171a91c1" ns2:_="">
     <xsd:import namespace="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25742cdf-2efc-4304-8911-7b4b86f60c5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -4106,97 +4122,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48065A1E-53D4-4A2F-A1D2-2CBD63ED9AAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A733DB1-1804-4AB0-B4CD-2B146F9CD3B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{192AEEA2-6EBF-4D8E-8651-DDE5D869C1CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Project Site Data Set Key</vt:lpstr>
       <vt:lpstr>System Size Fields</vt:lpstr>
       <vt:lpstr>Storage Fields</vt:lpstr>
     </vt:vector>