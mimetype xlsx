--- v0 (2026-10-14)
+++ v1 (2026-11-04)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SaraWood\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B7A4A684-5994-4056-A24A-AD47473101CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{233F6C72-891D-4053-BBDE-AFD929F83C06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{291D353B-C76B-4336-B926-2076EBF77879}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Data!$A$4:$C$14</definedName>
     <definedName name="Account">#REF!</definedName>
     <definedName name="AES">#REF!</definedName>
     <definedName name="AES_Cap_kW">#REF!</definedName>
     <definedName name="Application_Deemed_Complete_Date">#REF!</definedName>
     <definedName name="Building_Permit_Final_Sign_off_Date">#REF!</definedName>
     <definedName name="City">#REF!</definedName>
     <definedName name="Cogen">#REF!</definedName>
     <definedName name="Contractor_Company">#REF!</definedName>
     <definedName name="County">#REF!</definedName>
     <definedName name="Customer_Class">#REF!</definedName>
     <definedName name="Day_of_Interconnection">#REF!</definedName>
     <definedName name="Feeder_Number">#REF!</definedName>
     <definedName name="Fuel_Cell_Cap_kW">#REF!</definedName>
     <definedName name="Fuel_Cell_kW">#REF!</definedName>
     <definedName name="Generator_Still_at_Site?">#REF!</definedName>
     <definedName name="Hetch_Hetchy">#REF!</definedName>
     <definedName name="Incentive_Application_Number">#REF!</definedName>
@@ -92,63 +92,63 @@
     <definedName name="Wind_kW">#REF!</definedName>
     <definedName name="Year_of_Interconnection">#REF!</definedName>
     <definedName name="Zip">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B17" i="1" l="1"/>
-  <c r="C17" i="1"/>
+  <c r="C17" i="1" l="1"/>
+  <c r="B17" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
-    <author>tc={14220992-AB01-4C0C-AD7E-FA04174DE3F5}</author>
+    <author>tc={2EC48E36-6D29-442B-BDF6-CA7317A3F6D2}</author>
     <author>tc={4BDDC62F-F36C-4C13-932B-ADC80E457AFE}</author>
   </authors>
   <commentList>
-    <comment ref="C12" authorId="0" shapeId="0" xr:uid="{14220992-AB01-4C0C-AD7E-FA04174DE3F5}">
+    <comment ref="C12" authorId="0" shapeId="0" xr:uid="{2EC48E36-6D29-442B-BDF6-CA7317A3F6D2}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     This value is reported to EIA in DC capacity, so a 95% efficiency factor has been used to convert to AC capacity.</t>
       </text>
     </comment>
     <comment ref="C13" authorId="1" shapeId="0" xr:uid="{4BDDC62F-F36C-4C13-932B-ADC80E457AFE}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     This value is reported to EIA in DC capacity, so a 95% efficiency factor has been used to convert to AC capacity.</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Utility</t>
   </si>
   <si>
@@ -163,144 +163,131 @@
   <si>
     <t>Imperial Irrigation District</t>
   </si>
   <si>
     <t>Modesto Irrigation District</t>
   </si>
   <si>
     <t>Turlock Irrigation District</t>
   </si>
   <si>
     <t>Pacificorp</t>
   </si>
   <si>
     <t>Bear Valley Electric Service</t>
   </si>
   <si>
     <t>City of Santa Clara</t>
   </si>
   <si>
     <t>Surprise Valley Electrification</t>
   </si>
   <si>
     <t>City of Pasadena</t>
   </si>
   <si>
-    <t>Data effective through 02/28/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>California POU/SMIOU Solar Net Energy Metered (NEM) Capacity</t>
   </si>
   <si>
     <t>This data is derived from U.S. Energy Information Administration Form EIA-861M net metering data reports.</t>
   </si>
   <si>
     <t>Total Capacity (kW AC)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>City of Corona</t>
+  </si>
+  <si>
+    <t>Data effective through 08/31/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
@@ -357,70 +344,70 @@
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -703,282 +690,268 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <threadedComment ref="C12" dT="2026-04-29T00:52:24.12" personId="{CABCD7FD-169E-443A-8D99-EB63CB3A799F}" id="{14220992-AB01-4C0C-AD7E-FA04174DE3F5}">
+  <threadedComment ref="C12" dT="2026-10-28T18:02:50.94" personId="{CABCD7FD-169E-443A-8D99-EB63CB3A799F}" id="{2EC48E36-6D29-442B-BDF6-CA7317A3F6D2}">
     <text>This value is reported to EIA in DC capacity, so a 95% efficiency factor has been used to convert to AC capacity.</text>
   </threadedComment>
   <threadedComment ref="C13" dT="2026-04-29T00:56:50.12" personId="{CABCD7FD-169E-443A-8D99-EB63CB3A799F}" id="{4BDDC62F-F36C-4C13-932B-ADC80E457AFE}">
     <text>This value is reported to EIA in DC capacity, so a 95% efficiency factor has been used to convert to AC capacity.</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F84DEBE1-D054-498C-948E-EE8832843C37}">
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="43.1796875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="38.08984375" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.36328125" style="2" customWidth="1"/>
     <col min="3" max="3" width="22.7265625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.90625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="21" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A2" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
-        <v>98173</v>
+        <v>790156</v>
       </c>
       <c r="C5" s="12">
-        <v>749281</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>103284</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7">
-        <v>65382</v>
+        <v>442730</v>
       </c>
       <c r="C6" s="12">
-        <v>427701</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>68115</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
-        <v>12379</v>
+        <v>104461</v>
       </c>
       <c r="C7" s="12">
-        <v>97414</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>12913</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
-        <v>12310</v>
+        <v>176598</v>
       </c>
       <c r="C8" s="12">
-        <v>167328</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>13264</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7">
-        <v>5668</v>
+        <v>78606</v>
       </c>
       <c r="C9" s="12">
-        <v>71954</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>5970</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="7">
-        <v>3267</v>
+        <v>31472</v>
       </c>
       <c r="C10" s="12">
-        <v>30250</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="7">
-        <v>1398</v>
+        <v>43933</v>
       </c>
       <c r="C11" s="12">
-        <v>27051</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="7">
-        <v>1131</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>16426</v>
+      </c>
+      <c r="C12" s="12">
+        <v>1123.8499999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="7">
-        <v>719</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>7157</v>
+      </c>
+      <c r="C13" s="12">
+        <v>716.3</v>
+      </c>
+      <c r="D13" s="13"/>
+    </row>
+    <row r="14" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="7">
-        <v>25</v>
+        <v>1465</v>
       </c>
       <c r="C14" s="12">
-        <v>1452</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="3" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="7">
+        <v>170</v>
+      </c>
+      <c r="C15" s="12">
         <v>19</v>
       </c>
-      <c r="C15" s="12">
-[...3 lines deleted...]
-    <row r="16" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.4"/>
+    </row>
+    <row r="16" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="17" spans="1:4" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B17" s="5">
         <f>SUM(B5:B15)</f>
-        <v>200471</v>
+        <v>1693174</v>
       </c>
       <c r="C17" s="5">
         <f>SUM(C5:C15)</f>
-        <v>1594132.75</v>
+        <v>210330.15</v>
       </c>
       <c r="D17" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:C14" xr:uid="{A79969A3-82D1-4259-8B1B-D876E16525D0}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:C15">
       <sortCondition descending="1" ref="B4:B14"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010012E2C9D35658054B8B9C1B3F01F7BBAA" ma:contentTypeVersion="" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="be3d77bb99d5cde476f26db924c9808f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25742cdf-2efc-4304-8911-7b4b86f60c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76a0443d9e32b61fbffd28997817d8fa" ns2:_="">
     <xsd:import namespace="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -1118,81 +1091,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3DB4ACF-1890-4447-B669-7471EB771704}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F88FF6F4-3A6A-4E37-9963-BB1394D01672}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25742cdf-2efc-4304-8911-7b4b86f60c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68C80686-5CEC-416A-B23B-FD8F74E18991}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3DB4ACF-1890-4447-B669-7471EB771704}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>